--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467001890" name="Picture">
+                  <wp:docPr id="1126287095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467001890" name="Picture"/>
+                          <pic:cNvPr id="1126287095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040529988" name="Picture">
+                  <wp:docPr id="1741679129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040529988" name="Picture"/>
+                          <pic:cNvPr id="1741679129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483548451" name="Picture">
+                        <wp:docPr id="533338383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483548451" name="Picture"/>
+                                <pic:cNvPr id="533338383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064019965" name="Picture">
+                  <wp:docPr id="605794701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064019965" name="Picture"/>
+                          <pic:cNvPr id="605794701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801483024" name="Picture">
+                  <wp:docPr id="976151478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801483024" name="Picture"/>
+                          <pic:cNvPr id="976151478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098087332" name="Picture">
+                  <wp:docPr id="656988622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098087332" name="Picture"/>
+                          <pic:cNvPr id="656988622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171125706" name="Picture">
+                  <wp:docPr id="2085297859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171125706" name="Picture"/>
+                          <pic:cNvPr id="2085297859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830760249" name="Picture">
+                  <wp:docPr id="260793690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830760249" name="Picture"/>
+                          <pic:cNvPr id="260793690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374889658" name="Picture">
+                        <wp:docPr id="1235000782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374889658" name="Picture"/>
+                                <pic:cNvPr id="1235000782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356619122" name="Picture">
+                        <wp:docPr id="513884928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356619122" name="Picture"/>
+                                <pic:cNvPr id="513884928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149836002" name="Picture">
+                        <wp:docPr id="1471664367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149836002" name="Picture"/>
+                                <pic:cNvPr id="1471664367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630667010" name="Picture">
+                        <wp:docPr id="1576434497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630667010" name="Picture"/>
+                                <pic:cNvPr id="1576434497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153289480" name="Picture">
+                        <wp:docPr id="1383743484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153289480" name="Picture"/>
+                                <pic:cNvPr id="1383743484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814784734" name="Picture">
+                        <wp:docPr id="2105675484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814784734" name="Picture"/>
+                                <pic:cNvPr id="2105675484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825633861" name="Picture">
+                        <wp:docPr id="1002975303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825633861" name="Picture"/>
+                                <pic:cNvPr id="1002975303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564107390" name="Picture">
+                        <wp:docPr id="825013542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564107390" name="Picture"/>
+                                <pic:cNvPr id="825013542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973145120" name="Picture">
+                        <wp:docPr id="6820561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973145120" name="Picture"/>
+                                <pic:cNvPr id="6820561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303159527" name="Picture">
+                        <wp:docPr id="945448375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303159527" name="Picture"/>
+                                <pic:cNvPr id="945448375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113532396" name="Picture">
+                        <wp:docPr id="80218230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113532396" name="Picture"/>
+                                <pic:cNvPr id="80218230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42464000" name="Picture">
+                        <wp:docPr id="1169454218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42464000" name="Picture"/>
+                                <pic:cNvPr id="1169454218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563038498" name="Picture">
+                        <wp:docPr id="116531432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563038498" name="Picture"/>
+                                <pic:cNvPr id="116531432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016341733" name="Picture">
+                        <wp:docPr id="2084773401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016341733" name="Picture"/>
+                                <pic:cNvPr id="2084773401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984684272" name="Picture">
+                        <wp:docPr id="1323455879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984684272" name="Picture"/>
+                                <pic:cNvPr id="1323455879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210529970" name="Picture">
+                  <wp:docPr id="616692300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210529970" name="Picture"/>
+                          <pic:cNvPr id="616692300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092457758" name="Picture">
+                  <wp:docPr id="923071757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092457758" name="Picture"/>
+                          <pic:cNvPr id="923071757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172704427" name="Picture">
+                  <wp:docPr id="874098090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172704427" name="Picture"/>
+                          <pic:cNvPr id="874098090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124616897" name="Picture">
+                  <wp:docPr id="1251308121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124616897" name="Picture"/>
+                          <pic:cNvPr id="1251308121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449247297" name="Picture">
+                  <wp:docPr id="470300475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449247297" name="Picture"/>
+                          <pic:cNvPr id="470300475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698380648" name="Picture">
+                  <wp:docPr id="990325873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698380648" name="Picture"/>
+                          <pic:cNvPr id="990325873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189640141" name="Picture">
+                        <wp:docPr id="1332803768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189640141" name="Picture"/>
+                                <pic:cNvPr id="1332803768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512946607" name="Picture">
+                  <wp:docPr id="2073024542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512946607" name="Picture"/>
+                          <pic:cNvPr id="2073024542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112146037" name="Picture">
+                  <wp:docPr id="24983474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112146037" name="Picture"/>
+                          <pic:cNvPr id="24983474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016906267" name="Picture">
+                  <wp:docPr id="1224784413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016906267" name="Picture"/>
+                          <pic:cNvPr id="1224784413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033170198" name="Picture">
+                  <wp:docPr id="2038881541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033170198" name="Picture"/>
+                          <pic:cNvPr id="2038881541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501837088" name="Picture">
+                  <wp:docPr id="1653294164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501837088" name="Picture"/>
+                          <pic:cNvPr id="1653294164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130616920" name="Picture">
+                  <wp:docPr id="1321968928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130616920" name="Picture"/>
+                          <pic:cNvPr id="1321968928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269623311" name="Picture">
+                        <wp:docPr id="1442930031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269623311" name="Picture"/>
+                                <pic:cNvPr id="1442930031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307482957" name="Picture">
+                  <wp:docPr id="1173356586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307482957" name="Picture"/>
+                          <pic:cNvPr id="1173356586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524351142" name="Picture">
+                  <wp:docPr id="1543001145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524351142" name="Picture"/>
+                          <pic:cNvPr id="1543001145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181833024" name="Picture">
+                  <wp:docPr id="1814570280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181833024" name="Picture"/>
+                          <pic:cNvPr id="1814570280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638498179" name="Picture">
+                  <wp:docPr id="102765662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638498179" name="Picture"/>
+                          <pic:cNvPr id="102765662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301979202" name="Picture">
+                  <wp:docPr id="1871025676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301979202" name="Picture"/>
+                          <pic:cNvPr id="1871025676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721141876" name="Picture">
+                  <wp:docPr id="663481709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721141876" name="Picture"/>
+                          <pic:cNvPr id="663481709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28809,51 +28809,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29109,57 +29109,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694915176" name="Picture">
+                        <wp:docPr id="2135826592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694915176" name="Picture"/>
+                                <pic:cNvPr id="2135826592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29367,51 +29367,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="980"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29438,50 +29438,56 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -29814,51 +29820,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3540"/>
+          <w:trHeight w:hRule="exact" w:val="2960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30603,57 +30609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303135292" name="Picture">
+                  <wp:docPr id="1362701216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303135292" name="Picture"/>
+                          <pic:cNvPr id="1362701216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30692,57 +30698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634305354" name="Picture">
+                  <wp:docPr id="1722167211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634305354" name="Picture"/>
+                          <pic:cNvPr id="1722167211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31372,57 +31378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934098310" name="Picture">
+                  <wp:docPr id="355528759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934098310" name="Picture"/>
+                          <pic:cNvPr id="355528759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32433,57 +32439,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277031516" name="Picture">
+                  <wp:docPr id="119014073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277031516" name="Picture"/>
+                          <pic:cNvPr id="119014073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32536,57 +32542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666942044" name="Picture">
+                  <wp:docPr id="1775764224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666942044" name="Picture"/>
+                          <pic:cNvPr id="1775764224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33994,57 +34000,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325755741" name="Picture">
+                  <wp:docPr id="735194207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325755741" name="Picture"/>
+                          <pic:cNvPr id="735194207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35191,57 +35197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301266722" name="Picture">
+                        <wp:docPr id="1873852880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301266722" name="Picture"/>
+                                <pic:cNvPr id="1873852880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37361,57 +37367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837530932" name="Picture">
+                  <wp:docPr id="135133926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837530932" name="Picture"/>
+                          <pic:cNvPr id="135133926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37450,57 +37456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255637350" name="Picture">
+                  <wp:docPr id="1869371004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255637350" name="Picture"/>
+                          <pic:cNvPr id="1869371004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38094,57 +38100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083267321" name="Picture">
+                  <wp:docPr id="91753592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083267321" name="Picture"/>
+                          <pic:cNvPr id="91753592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39092,57 +39098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55275887" name="Picture">
+                  <wp:docPr id="264839317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55275887" name="Picture"/>
+                          <pic:cNvPr id="264839317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133795716" name="Picture">
+                  <wp:docPr id="368861679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133795716" name="Picture"/>
+                          <pic:cNvPr id="368861679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40572,57 +40578,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026619380" name="Picture">
+                  <wp:docPr id="889222145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026619380" name="Picture"/>
+                          <pic:cNvPr id="889222145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41715,57 +41721,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949461617" name="Picture">
+                        <wp:docPr id="1170873336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949461617" name="Picture"/>
+                                <pic:cNvPr id="1170873336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42936,57 +42942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44199360" name="Picture">
+                  <wp:docPr id="1943850812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44199360" name="Picture"/>
+                          <pic:cNvPr id="1943850812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43007,57 +43013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271892626" name="Picture">
+                  <wp:docPr id="485762592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271892626" name="Picture"/>
+                          <pic:cNvPr id="485762592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43421,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133286280" name="Picture">
+                  <wp:docPr id="1643806113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133286280" name="Picture"/>
+                          <pic:cNvPr id="1643806113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>