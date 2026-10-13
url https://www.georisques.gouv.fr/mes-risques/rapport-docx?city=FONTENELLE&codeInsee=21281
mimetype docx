--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126287095" name="Picture">
+                  <wp:docPr id="1999762669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126287095" name="Picture"/>
+                          <pic:cNvPr id="1999762669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741679129" name="Picture">
+                  <wp:docPr id="1815557205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741679129" name="Picture"/>
+                          <pic:cNvPr id="1815557205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533338383" name="Picture">
+                        <wp:docPr id="267264849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533338383" name="Picture"/>
+                                <pic:cNvPr id="267264849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605794701" name="Picture">
+                  <wp:docPr id="279674841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605794701" name="Picture"/>
+                          <pic:cNvPr id="279674841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976151478" name="Picture">
+                  <wp:docPr id="1342362914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976151478" name="Picture"/>
+                          <pic:cNvPr id="1342362914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656988622" name="Picture">
+                  <wp:docPr id="1850512802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656988622" name="Picture"/>
+                          <pic:cNvPr id="1850512802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085297859" name="Picture">
+                  <wp:docPr id="1437844357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085297859" name="Picture"/>
+                          <pic:cNvPr id="1437844357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260793690" name="Picture">
+                  <wp:docPr id="56339430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260793690" name="Picture"/>
+                          <pic:cNvPr id="56339430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235000782" name="Picture">
+                        <wp:docPr id="1269000715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235000782" name="Picture"/>
+                                <pic:cNvPr id="1269000715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513884928" name="Picture">
+                        <wp:docPr id="531011251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513884928" name="Picture"/>
+                                <pic:cNvPr id="531011251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471664367" name="Picture">
+                        <wp:docPr id="365017223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471664367" name="Picture"/>
+                                <pic:cNvPr id="365017223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576434497" name="Picture">
+                        <wp:docPr id="1369210084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576434497" name="Picture"/>
+                                <pic:cNvPr id="1369210084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383743484" name="Picture">
+                        <wp:docPr id="814955278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383743484" name="Picture"/>
+                                <pic:cNvPr id="814955278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105675484" name="Picture">
+                        <wp:docPr id="1181790121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105675484" name="Picture"/>
+                                <pic:cNvPr id="1181790121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002975303" name="Picture">
+                        <wp:docPr id="1654767549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002975303" name="Picture"/>
+                                <pic:cNvPr id="1654767549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825013542" name="Picture">
+                        <wp:docPr id="508428377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825013542" name="Picture"/>
+                                <pic:cNvPr id="508428377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6820561" name="Picture">
+                        <wp:docPr id="127885301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6820561" name="Picture"/>
+                                <pic:cNvPr id="127885301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945448375" name="Picture">
+                        <wp:docPr id="2017086303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945448375" name="Picture"/>
+                                <pic:cNvPr id="2017086303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80218230" name="Picture">
+                        <wp:docPr id="603614064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80218230" name="Picture"/>
+                                <pic:cNvPr id="603614064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169454218" name="Picture">
+                        <wp:docPr id="980897089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169454218" name="Picture"/>
+                                <pic:cNvPr id="980897089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116531432" name="Picture">
+                        <wp:docPr id="1079065511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116531432" name="Picture"/>
+                                <pic:cNvPr id="1079065511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084773401" name="Picture">
+                        <wp:docPr id="395320723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084773401" name="Picture"/>
+                                <pic:cNvPr id="395320723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323455879" name="Picture">
+                        <wp:docPr id="1684434924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323455879" name="Picture"/>
+                                <pic:cNvPr id="1684434924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616692300" name="Picture">
+                  <wp:docPr id="539909470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616692300" name="Picture"/>
+                          <pic:cNvPr id="539909470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923071757" name="Picture">
+                  <wp:docPr id="636608358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923071757" name="Picture"/>
+                          <pic:cNvPr id="636608358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874098090" name="Picture">
+                  <wp:docPr id="1754858365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874098090" name="Picture"/>
+                          <pic:cNvPr id="1754858365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251308121" name="Picture">
+                  <wp:docPr id="142172423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251308121" name="Picture"/>
+                          <pic:cNvPr id="142172423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470300475" name="Picture">
+                  <wp:docPr id="514000464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470300475" name="Picture"/>
+                          <pic:cNvPr id="514000464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990325873" name="Picture">
+                  <wp:docPr id="1936560685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990325873" name="Picture"/>
+                          <pic:cNvPr id="1936560685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332803768" name="Picture">
+                        <wp:docPr id="462142894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332803768" name="Picture"/>
+                                <pic:cNvPr id="462142894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073024542" name="Picture">
+                  <wp:docPr id="475135449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073024542" name="Picture"/>
+                          <pic:cNvPr id="475135449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24983474" name="Picture">
+                  <wp:docPr id="1409112200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24983474" name="Picture"/>
+                          <pic:cNvPr id="1409112200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224784413" name="Picture">
+                  <wp:docPr id="366864788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224784413" name="Picture"/>
+                          <pic:cNvPr id="366864788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038881541" name="Picture">
+                  <wp:docPr id="1777830678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038881541" name="Picture"/>
+                          <pic:cNvPr id="1777830678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653294164" name="Picture">
+                  <wp:docPr id="806340430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653294164" name="Picture"/>
+                          <pic:cNvPr id="806340430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321968928" name="Picture">
+                  <wp:docPr id="142401065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321968928" name="Picture"/>
+                          <pic:cNvPr id="142401065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442930031" name="Picture">
+                        <wp:docPr id="1067298215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442930031" name="Picture"/>
+                                <pic:cNvPr id="1067298215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173356586" name="Picture">
+                  <wp:docPr id="1375646187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173356586" name="Picture"/>
+                          <pic:cNvPr id="1375646187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543001145" name="Picture">
+                  <wp:docPr id="2082351769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543001145" name="Picture"/>
+                          <pic:cNvPr id="2082351769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814570280" name="Picture">
+                  <wp:docPr id="161303967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814570280" name="Picture"/>
+                          <pic:cNvPr id="161303967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102765662" name="Picture">
+                  <wp:docPr id="871300962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102765662" name="Picture"/>
+                          <pic:cNvPr id="871300962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871025676" name="Picture">
+                  <wp:docPr id="1749669520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871025676" name="Picture"/>
+                          <pic:cNvPr id="1749669520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663481709" name="Picture">
+                  <wp:docPr id="1396375096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663481709" name="Picture"/>
+                          <pic:cNvPr id="1396375096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28809,51 +28809,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1880"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29109,57 +29109,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135826592" name="Picture">
+                        <wp:docPr id="1264132371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135826592" name="Picture"/>
+                                <pic:cNvPr id="1264132371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29367,51 +29367,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="980"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29438,56 +29438,50 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">Inondation</w:t>
-[...4 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -29820,51 +29814,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2960"/>
+          <w:trHeight w:hRule="exact" w:val="3540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30609,57 +30603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362701216" name="Picture">
+                  <wp:docPr id="1556785740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362701216" name="Picture"/>
+                          <pic:cNvPr id="1556785740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30698,57 +30692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722167211" name="Picture">
+                  <wp:docPr id="1374941217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722167211" name="Picture"/>
+                          <pic:cNvPr id="1374941217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31378,57 +31372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355528759" name="Picture">
+                  <wp:docPr id="622451823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355528759" name="Picture"/>
+                          <pic:cNvPr id="622451823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32439,57 +32433,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119014073" name="Picture">
+                  <wp:docPr id="1363263925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119014073" name="Picture"/>
+                          <pic:cNvPr id="1363263925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32542,57 +32536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775764224" name="Picture">
+                  <wp:docPr id="45374356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775764224" name="Picture"/>
+                          <pic:cNvPr id="45374356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34000,57 +33994,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735194207" name="Picture">
+                  <wp:docPr id="685865311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735194207" name="Picture"/>
+                          <pic:cNvPr id="685865311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35197,57 +35191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873852880" name="Picture">
+                        <wp:docPr id="1885390233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873852880" name="Picture"/>
+                                <pic:cNvPr id="1885390233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37367,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135133926" name="Picture">
+                  <wp:docPr id="343913605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135133926" name="Picture"/>
+                          <pic:cNvPr id="343913605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37456,57 +37450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869371004" name="Picture">
+                  <wp:docPr id="1005976668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869371004" name="Picture"/>
+                          <pic:cNvPr id="1005976668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38100,57 +38094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91753592" name="Picture">
+                  <wp:docPr id="1305459382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91753592" name="Picture"/>
+                          <pic:cNvPr id="1305459382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39098,57 +39092,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264839317" name="Picture">
+                  <wp:docPr id="653152582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264839317" name="Picture"/>
+                          <pic:cNvPr id="653152582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368861679" name="Picture">
+                  <wp:docPr id="199572373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368861679" name="Picture"/>
+                          <pic:cNvPr id="199572373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40578,57 +40572,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889222145" name="Picture">
+                  <wp:docPr id="826056466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889222145" name="Picture"/>
+                          <pic:cNvPr id="826056466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41721,57 +41715,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170873336" name="Picture">
+                        <wp:docPr id="765340688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170873336" name="Picture"/>
+                                <pic:cNvPr id="765340688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42942,57 +42936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943850812" name="Picture">
+                  <wp:docPr id="2014307006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943850812" name="Picture"/>
+                          <pic:cNvPr id="2014307006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43013,57 +43007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485762592" name="Picture">
+                  <wp:docPr id="1385949239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485762592" name="Picture"/>
+                          <pic:cNvPr id="1385949239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43427,57 +43421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643806113" name="Picture">
+                  <wp:docPr id="1702417239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643806113" name="Picture"/>
+                          <pic:cNvPr id="1702417239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>