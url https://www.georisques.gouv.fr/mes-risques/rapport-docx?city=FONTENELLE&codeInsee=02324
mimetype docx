--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545052835" name="Picture">
+                  <wp:docPr id="1237738511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545052835" name="Picture"/>
+                          <pic:cNvPr id="1237738511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727951015" name="Picture">
+                  <wp:docPr id="823342793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727951015" name="Picture"/>
+                          <pic:cNvPr id="823342793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102819608" name="Picture">
+                        <wp:docPr id="33371511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102819608" name="Picture"/>
+                                <pic:cNvPr id="33371511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395956771" name="Picture">
+                  <wp:docPr id="1750221439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395956771" name="Picture"/>
+                          <pic:cNvPr id="1750221439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474557052" name="Picture">
+                  <wp:docPr id="1443325268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474557052" name="Picture"/>
+                          <pic:cNvPr id="1443325268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849632907" name="Picture">
+                  <wp:docPr id="812240828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849632907" name="Picture"/>
+                          <pic:cNvPr id="812240828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317929606" name="Picture">
+                  <wp:docPr id="219910923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317929606" name="Picture"/>
+                          <pic:cNvPr id="219910923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758674472" name="Picture">
+                  <wp:docPr id="2102605694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758674472" name="Picture"/>
+                          <pic:cNvPr id="2102605694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010579453" name="Picture">
+                        <wp:docPr id="1822635064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010579453" name="Picture"/>
+                                <pic:cNvPr id="1822635064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36908651" name="Picture">
+                        <wp:docPr id="1685762754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36908651" name="Picture"/>
+                                <pic:cNvPr id="1685762754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287210947" name="Picture">
+                        <wp:docPr id="1083543800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287210947" name="Picture"/>
+                                <pic:cNvPr id="1083543800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497506618" name="Picture">
+                        <wp:docPr id="914558453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497506618" name="Picture"/>
+                                <pic:cNvPr id="914558453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694435650" name="Picture">
+                        <wp:docPr id="899646939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694435650" name="Picture"/>
+                                <pic:cNvPr id="899646939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665739515" name="Picture">
+                        <wp:docPr id="1937040514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665739515" name="Picture"/>
+                                <pic:cNvPr id="1937040514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503600805" name="Picture">
+                        <wp:docPr id="44772393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503600805" name="Picture"/>
+                                <pic:cNvPr id="44772393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883910065" name="Picture">
+                        <wp:docPr id="1877276716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883910065" name="Picture"/>
+                                <pic:cNvPr id="1877276716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410349301" name="Picture">
+                        <wp:docPr id="1098518279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410349301" name="Picture"/>
+                                <pic:cNvPr id="1098518279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672237291" name="Picture">
+                        <wp:docPr id="249542487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672237291" name="Picture"/>
+                                <pic:cNvPr id="249542487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207534005" name="Picture">
+                        <wp:docPr id="965022021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207534005" name="Picture"/>
+                                <pic:cNvPr id="965022021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172282628" name="Picture">
+                        <wp:docPr id="1111308181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172282628" name="Picture"/>
+                                <pic:cNvPr id="1111308181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188200761" name="Picture">
+                        <wp:docPr id="2113644100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188200761" name="Picture"/>
+                                <pic:cNvPr id="2113644100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358304391" name="Picture">
+                        <wp:docPr id="484113228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358304391" name="Picture"/>
+                                <pic:cNvPr id="484113228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026503861" name="Picture">
+                        <wp:docPr id="1604162587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026503861" name="Picture"/>
+                                <pic:cNvPr id="1604162587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862410869" name="Picture">
+                  <wp:docPr id="2062128556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862410869" name="Picture"/>
+                          <pic:cNvPr id="2062128556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749849718" name="Picture">
+                  <wp:docPr id="1443193458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749849718" name="Picture"/>
+                          <pic:cNvPr id="1443193458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919115454" name="Picture">
+                  <wp:docPr id="1743220943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919115454" name="Picture"/>
+                          <pic:cNvPr id="1743220943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444530617" name="Picture">
+                  <wp:docPr id="723025343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444530617" name="Picture"/>
+                          <pic:cNvPr id="723025343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522752885" name="Picture">
+                  <wp:docPr id="5753548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522752885" name="Picture"/>
+                          <pic:cNvPr id="5753548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955105735" name="Picture">
+                  <wp:docPr id="263362748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955105735" name="Picture"/>
+                          <pic:cNvPr id="263362748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304348038" name="Picture">
+                        <wp:docPr id="1383755003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304348038" name="Picture"/>
+                                <pic:cNvPr id="1383755003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527952537" name="Picture">
+                        <wp:docPr id="1006088783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527952537" name="Picture"/>
+                                <pic:cNvPr id="1006088783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388343100" name="Picture">
+                  <wp:docPr id="740450077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388343100" name="Picture"/>
+                          <pic:cNvPr id="740450077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347121766" name="Picture">
+                  <wp:docPr id="1539711898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347121766" name="Picture"/>
+                          <pic:cNvPr id="1539711898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514692629" name="Picture">
+                  <wp:docPr id="1562740583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514692629" name="Picture"/>
+                          <pic:cNvPr id="1562740583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258096464" name="Picture">
+                  <wp:docPr id="1585012350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258096464" name="Picture"/>
+                          <pic:cNvPr id="1585012350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29271957" name="Picture">
+                  <wp:docPr id="1755921374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29271957" name="Picture"/>
+                          <pic:cNvPr id="1755921374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970320513" name="Picture">
+                  <wp:docPr id="837178048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970320513" name="Picture"/>
+                          <pic:cNvPr id="837178048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531750515" name="Picture">
+                        <wp:docPr id="2120288520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531750515" name="Picture"/>
+                                <pic:cNvPr id="2120288520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315215617" name="Picture">
+                        <wp:docPr id="1308548173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315215617" name="Picture"/>
+                                <pic:cNvPr id="1308548173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52091245" name="Picture">
+                  <wp:docPr id="1000449459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52091245" name="Picture"/>
+                          <pic:cNvPr id="1000449459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096848579" name="Picture">
+                  <wp:docPr id="1467848197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096848579" name="Picture"/>
+                          <pic:cNvPr id="1467848197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32166290" name="Picture">
+                  <wp:docPr id="1669319828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32166290" name="Picture"/>
+                          <pic:cNvPr id="1669319828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062383593" name="Picture">
+                  <wp:docPr id="1402058946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062383593" name="Picture"/>
+                          <pic:cNvPr id="1402058946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839130286" name="Picture">
+                  <wp:docPr id="98394538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839130286" name="Picture"/>
+                          <pic:cNvPr id="98394538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897032671" name="Picture">
+                  <wp:docPr id="837316769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897032671" name="Picture"/>
+                          <pic:cNvPr id="837316769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113386038" name="Picture">
+                        <wp:docPr id="1893842081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113386038" name="Picture"/>
+                                <pic:cNvPr id="1893842081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693248930" name="Picture">
+                  <wp:docPr id="41858916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693248930" name="Picture"/>
+                          <pic:cNvPr id="41858916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136335616" name="Picture">
+                  <wp:docPr id="1769694867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136335616" name="Picture"/>
+                          <pic:cNvPr id="1769694867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441208587" name="Picture">
+                  <wp:docPr id="977856017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441208587" name="Picture"/>
+                          <pic:cNvPr id="977856017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125122886" name="Picture">
+                  <wp:docPr id="848111518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125122886" name="Picture"/>
+                          <pic:cNvPr id="848111518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215722333" name="Picture">
+                  <wp:docPr id="1335730071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215722333" name="Picture"/>
+                          <pic:cNvPr id="1335730071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564623595" name="Picture">
+                  <wp:docPr id="661634248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564623595" name="Picture"/>
+                          <pic:cNvPr id="661634248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838338417" name="Picture">
+                        <wp:docPr id="840881476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838338417" name="Picture"/>
+                                <pic:cNvPr id="840881476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901029365" name="Picture">
+                  <wp:docPr id="673315083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901029365" name="Picture"/>
+                          <pic:cNvPr id="673315083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8201506" name="Picture">
+                  <wp:docPr id="1825684926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8201506" name="Picture"/>
+                          <pic:cNvPr id="1825684926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820726308" name="Picture">
+                  <wp:docPr id="1764254265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820726308" name="Picture"/>
+                          <pic:cNvPr id="1764254265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201638777" name="Picture">
+                  <wp:docPr id="974763362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201638777" name="Picture"/>
+                          <pic:cNvPr id="974763362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436990779" name="Picture">
+                  <wp:docPr id="472624413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436990779" name="Picture"/>
+                          <pic:cNvPr id="472624413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437795578" name="Picture">
+                  <wp:docPr id="1056183210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437795578" name="Picture"/>
+                          <pic:cNvPr id="1056183210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67961026" name="Picture">
+                  <wp:docPr id="1983876912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67961026" name="Picture"/>
+                          <pic:cNvPr id="1983876912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781364148" name="Picture">
+                  <wp:docPr id="19201425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781364148" name="Picture"/>
+                          <pic:cNvPr id="19201425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63861388" name="Picture">
+                  <wp:docPr id="1370891372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63861388" name="Picture"/>
+                          <pic:cNvPr id="1370891372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>