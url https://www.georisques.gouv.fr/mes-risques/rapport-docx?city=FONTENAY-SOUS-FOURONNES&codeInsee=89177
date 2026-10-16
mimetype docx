--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494562429" name="Picture">
+                  <wp:docPr id="1727275230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494562429" name="Picture"/>
+                          <pic:cNvPr id="1727275230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137462682" name="Picture">
+                  <wp:docPr id="1889550215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137462682" name="Picture"/>
+                          <pic:cNvPr id="1889550215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970374420" name="Picture">
+                        <wp:docPr id="963267192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970374420" name="Picture"/>
+                                <pic:cNvPr id="963267192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242454206" name="Picture">
+                  <wp:docPr id="378874224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242454206" name="Picture"/>
+                          <pic:cNvPr id="378874224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321813630" name="Picture">
+                  <wp:docPr id="789367415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321813630" name="Picture"/>
+                          <pic:cNvPr id="789367415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846128015" name="Picture">
+                  <wp:docPr id="456863029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846128015" name="Picture"/>
+                          <pic:cNvPr id="456863029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048690934" name="Picture">
+                  <wp:docPr id="289656966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048690934" name="Picture"/>
+                          <pic:cNvPr id="289656966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844464393" name="Picture">
+                  <wp:docPr id="1757775171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844464393" name="Picture"/>
+                          <pic:cNvPr id="1757775171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256654415" name="Picture">
+                        <wp:docPr id="1945540579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256654415" name="Picture"/>
+                                <pic:cNvPr id="1945540579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360669884" name="Picture">
+                        <wp:docPr id="913454433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360669884" name="Picture"/>
+                                <pic:cNvPr id="913454433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792569323" name="Picture">
+                        <wp:docPr id="823574604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792569323" name="Picture"/>
+                                <pic:cNvPr id="823574604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256194162" name="Picture">
+                        <wp:docPr id="629216588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256194162" name="Picture"/>
+                                <pic:cNvPr id="629216588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623920767" name="Picture">
+                        <wp:docPr id="285909411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623920767" name="Picture"/>
+                                <pic:cNvPr id="285909411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633779808" name="Picture">
+                        <wp:docPr id="503178311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633779808" name="Picture"/>
+                                <pic:cNvPr id="503178311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967598395" name="Picture">
+                        <wp:docPr id="103391881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967598395" name="Picture"/>
+                                <pic:cNvPr id="103391881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292138210" name="Picture">
+                        <wp:docPr id="2035180690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292138210" name="Picture"/>
+                                <pic:cNvPr id="2035180690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905301716" name="Picture">
+                        <wp:docPr id="1219048374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905301716" name="Picture"/>
+                                <pic:cNvPr id="1219048374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585550372" name="Picture">
+                        <wp:docPr id="1328775268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585550372" name="Picture"/>
+                                <pic:cNvPr id="1328775268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689678791" name="Picture">
+                        <wp:docPr id="1883636580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689678791" name="Picture"/>
+                                <pic:cNvPr id="1883636580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094000640" name="Picture">
+                        <wp:docPr id="790467810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094000640" name="Picture"/>
+                                <pic:cNvPr id="790467810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873537312" name="Picture">
+                        <wp:docPr id="1939481010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873537312" name="Picture"/>
+                                <pic:cNvPr id="1939481010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374502208" name="Picture">
+                        <wp:docPr id="131575680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374502208" name="Picture"/>
+                                <pic:cNvPr id="131575680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924447432" name="Picture">
+                        <wp:docPr id="1485937023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924447432" name="Picture"/>
+                                <pic:cNvPr id="1485937023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370097071" name="Picture">
+                  <wp:docPr id="1231721719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370097071" name="Picture"/>
+                          <pic:cNvPr id="1231721719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103134196" name="Picture">
+                  <wp:docPr id="50031713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103134196" name="Picture"/>
+                          <pic:cNvPr id="50031713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111331486" name="Picture">
+                  <wp:docPr id="810555407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111331486" name="Picture"/>
+                          <pic:cNvPr id="810555407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486807198" name="Picture">
+                  <wp:docPr id="1101032891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486807198" name="Picture"/>
+                          <pic:cNvPr id="1101032891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378372941" name="Picture">
+                  <wp:docPr id="1578326807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378372941" name="Picture"/>
+                          <pic:cNvPr id="1578326807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742359786" name="Picture">
+                  <wp:docPr id="765815178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742359786" name="Picture"/>
+                          <pic:cNvPr id="765815178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284550665" name="Picture">
+                        <wp:docPr id="912898163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284550665" name="Picture"/>
+                                <pic:cNvPr id="912898163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117775047" name="Picture">
+                  <wp:docPr id="1309387632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117775047" name="Picture"/>
+                          <pic:cNvPr id="1309387632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857532202" name="Picture">
+                  <wp:docPr id="138868900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857532202" name="Picture"/>
+                          <pic:cNvPr id="138868900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216435438" name="Picture">
+                  <wp:docPr id="1939305471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216435438" name="Picture"/>
+                          <pic:cNvPr id="1939305471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024356255" name="Picture">
+                  <wp:docPr id="1276978823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024356255" name="Picture"/>
+                          <pic:cNvPr id="1276978823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728582229" name="Picture">
+                  <wp:docPr id="1230023809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728582229" name="Picture"/>
+                          <pic:cNvPr id="1230023809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498836587" name="Picture">
+                  <wp:docPr id="1304289757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498836587" name="Picture"/>
+                          <pic:cNvPr id="1304289757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596706070" name="Picture">
+                        <wp:docPr id="280114798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596706070" name="Picture"/>
+                                <pic:cNvPr id="280114798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372742977" name="Picture">
+                  <wp:docPr id="298631838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372742977" name="Picture"/>
+                          <pic:cNvPr id="298631838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404083597" name="Picture">
+                  <wp:docPr id="1068824805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404083597" name="Picture"/>
+                          <pic:cNvPr id="1068824805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872023612" name="Picture">
+                  <wp:docPr id="67432915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872023612" name="Picture"/>
+                          <pic:cNvPr id="67432915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125674468" name="Picture">
+                  <wp:docPr id="1198151124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125674468" name="Picture"/>
+                          <pic:cNvPr id="1198151124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593262168" name="Picture">
+                  <wp:docPr id="1487471745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593262168" name="Picture"/>
+                          <pic:cNvPr id="1487471745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31029583" name="Picture">
+                  <wp:docPr id="1509554079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31029583" name="Picture"/>
+                          <pic:cNvPr id="1509554079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059811916" name="Picture">
+                        <wp:docPr id="54599589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059811916" name="Picture"/>
+                                <pic:cNvPr id="54599589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31395,57 +31395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027530483" name="Picture">
+                  <wp:docPr id="75085982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027530483" name="Picture"/>
+                          <pic:cNvPr id="75085982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31475,57 +31475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859234296" name="Picture">
+                  <wp:docPr id="265171843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859234296" name="Picture"/>
+                          <pic:cNvPr id="265171843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32020,57 +32020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412292656" name="Picture">
+                  <wp:docPr id="1376421024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412292656" name="Picture"/>
+                          <pic:cNvPr id="1376421024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33747,57 +33747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647835360" name="Picture">
+                  <wp:docPr id="459698400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647835360" name="Picture"/>
+                          <pic:cNvPr id="459698400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744511553" name="Picture">
+                  <wp:docPr id="1699351076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744511553" name="Picture"/>
+                          <pic:cNvPr id="1699351076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34480,57 +34480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733925400" name="Picture">
+                  <wp:docPr id="1667476905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733925400" name="Picture"/>
+                          <pic:cNvPr id="1667476905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35478,57 +35478,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101111720" name="Picture">
+                  <wp:docPr id="7160066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101111720" name="Picture"/>
+                          <pic:cNvPr id="7160066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35581,57 +35581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309393957" name="Picture">
+                  <wp:docPr id="1538535748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309393957" name="Picture"/>
+                          <pic:cNvPr id="1538535748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36958,57 +36958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77571888" name="Picture">
+                  <wp:docPr id="1053234055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77571888" name="Picture"/>
+                          <pic:cNvPr id="1053234055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38101,57 +38101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562904960" name="Picture">
+                        <wp:docPr id="1243438985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562904960" name="Picture"/>
+                                <pic:cNvPr id="1243438985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39462,57 +39462,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611816242" name="Picture">
+                  <wp:docPr id="1279272550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611816242" name="Picture"/>
+                          <pic:cNvPr id="1279272550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39551,57 +39551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806822044" name="Picture">
+                  <wp:docPr id="289808271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806822044" name="Picture"/>
+                          <pic:cNvPr id="289808271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509977317" name="Picture">
+                  <wp:docPr id="800445775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509977317" name="Picture"/>
+                          <pic:cNvPr id="800445775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41193,57 +41193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699799138" name="Picture">
+                  <wp:docPr id="1277488880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699799138" name="Picture"/>
+                          <pic:cNvPr id="1277488880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599621574" name="Picture">
+                  <wp:docPr id="678800209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599621574" name="Picture"/>
+                          <pic:cNvPr id="678800209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42673,57 +42673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004894709" name="Picture">
+                  <wp:docPr id="431951369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004894709" name="Picture"/>
+                          <pic:cNvPr id="431951369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43816,57 +43816,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635299149" name="Picture">
+                        <wp:docPr id="2121424472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635299149" name="Picture"/>
+                                <pic:cNvPr id="2121424472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45037,57 +45037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354204648" name="Picture">
+                  <wp:docPr id="534563033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354204648" name="Picture"/>
+                          <pic:cNvPr id="534563033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45108,57 +45108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662710694" name="Picture">
+                  <wp:docPr id="737654047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662710694" name="Picture"/>
+                          <pic:cNvPr id="737654047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45522,57 +45522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652505438" name="Picture">
+                  <wp:docPr id="1446471567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652505438" name="Picture"/>
+                          <pic:cNvPr id="1446471567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>