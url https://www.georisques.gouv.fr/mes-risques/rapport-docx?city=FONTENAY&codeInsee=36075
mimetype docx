--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991530763" name="Picture">
+                  <wp:docPr id="793650227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991530763" name="Picture"/>
+                          <pic:cNvPr id="793650227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314012294" name="Picture">
+                  <wp:docPr id="872843851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314012294" name="Picture"/>
+                          <pic:cNvPr id="872843851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443204156" name="Picture">
+                        <wp:docPr id="1551402152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443204156" name="Picture"/>
+                                <pic:cNvPr id="1551402152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931916934" name="Picture">
+                  <wp:docPr id="370209607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931916934" name="Picture"/>
+                          <pic:cNvPr id="370209607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768245852" name="Picture">
+                  <wp:docPr id="908958697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768245852" name="Picture"/>
+                          <pic:cNvPr id="908958697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83200330" name="Picture">
+                  <wp:docPr id="1633864768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83200330" name="Picture"/>
+                          <pic:cNvPr id="1633864768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113517059" name="Picture">
+                  <wp:docPr id="1106858258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113517059" name="Picture"/>
+                          <pic:cNvPr id="1106858258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326149850" name="Picture">
+                  <wp:docPr id="278744389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326149850" name="Picture"/>
+                          <pic:cNvPr id="278744389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398113404" name="Picture">
+                        <wp:docPr id="1980519434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398113404" name="Picture"/>
+                                <pic:cNvPr id="1980519434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991697588" name="Picture">
+                        <wp:docPr id="364199229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991697588" name="Picture"/>
+                                <pic:cNvPr id="364199229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341666089" name="Picture">
+                        <wp:docPr id="1314238284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341666089" name="Picture"/>
+                                <pic:cNvPr id="1314238284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834277215" name="Picture">
+                        <wp:docPr id="1454684129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834277215" name="Picture"/>
+                                <pic:cNvPr id="1454684129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854702285" name="Picture">
+                        <wp:docPr id="950729162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854702285" name="Picture"/>
+                                <pic:cNvPr id="950729162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221202454" name="Picture">
+                        <wp:docPr id="948443668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221202454" name="Picture"/>
+                                <pic:cNvPr id="948443668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759013435" name="Picture">
+                        <wp:docPr id="923326871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759013435" name="Picture"/>
+                                <pic:cNvPr id="923326871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721276780" name="Picture">
+                        <wp:docPr id="1747016852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721276780" name="Picture"/>
+                                <pic:cNvPr id="1747016852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277639429" name="Picture">
+                        <wp:docPr id="454330029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277639429" name="Picture"/>
+                                <pic:cNvPr id="454330029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986564121" name="Picture">
+                        <wp:docPr id="921973729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986564121" name="Picture"/>
+                                <pic:cNvPr id="921973729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422103984" name="Picture">
+                        <wp:docPr id="2029406002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422103984" name="Picture"/>
+                                <pic:cNvPr id="2029406002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360902758" name="Picture">
+                        <wp:docPr id="425069079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360902758" name="Picture"/>
+                                <pic:cNvPr id="425069079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711181005" name="Picture">
+                  <wp:docPr id="1714242766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711181005" name="Picture"/>
+                          <pic:cNvPr id="1714242766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802651892" name="Picture">
+                  <wp:docPr id="682133376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802651892" name="Picture"/>
+                          <pic:cNvPr id="682133376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219190553" name="Picture">
+                  <wp:docPr id="1589296616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219190553" name="Picture"/>
+                          <pic:cNvPr id="1589296616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371908427" name="Picture">
+                  <wp:docPr id="609082977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371908427" name="Picture"/>
+                          <pic:cNvPr id="609082977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121012860" name="Picture">
+                  <wp:docPr id="280327110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121012860" name="Picture"/>
+                          <pic:cNvPr id="280327110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106875184" name="Picture">
+                  <wp:docPr id="2071935722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106875184" name="Picture"/>
+                          <pic:cNvPr id="2071935722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018716333" name="Picture">
+                        <wp:docPr id="1744677381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018716333" name="Picture"/>
+                                <pic:cNvPr id="1744677381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985112670" name="Picture">
+                  <wp:docPr id="870688285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985112670" name="Picture"/>
+                          <pic:cNvPr id="870688285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829559962" name="Picture">
+                  <wp:docPr id="1393636571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829559962" name="Picture"/>
+                          <pic:cNvPr id="1393636571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320204049" name="Picture">
+                  <wp:docPr id="1505100094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320204049" name="Picture"/>
+                          <pic:cNvPr id="1505100094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061751914" name="Picture">
+                  <wp:docPr id="954693617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061751914" name="Picture"/>
+                          <pic:cNvPr id="954693617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31056382" name="Picture">
+                  <wp:docPr id="1005507573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31056382" name="Picture"/>
+                          <pic:cNvPr id="1005507573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697244774" name="Picture">
+                  <wp:docPr id="2147182436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697244774" name="Picture"/>
+                          <pic:cNvPr id="2147182436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253262417" name="Picture">
+                        <wp:docPr id="679393375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253262417" name="Picture"/>
+                                <pic:cNvPr id="679393375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764287979" name="Picture">
+                        <wp:docPr id="1523002578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764287979" name="Picture"/>
+                                <pic:cNvPr id="1523002578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335251995" name="Picture">
+                  <wp:docPr id="701565680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335251995" name="Picture"/>
+                          <pic:cNvPr id="701565680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042749263" name="Picture">
+                  <wp:docPr id="1923065693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042749263" name="Picture"/>
+                          <pic:cNvPr id="1923065693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919698078" name="Picture">
+                  <wp:docPr id="1513329258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919698078" name="Picture"/>
+                          <pic:cNvPr id="1513329258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162641963" name="Picture">
+                  <wp:docPr id="52762583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162641963" name="Picture"/>
+                          <pic:cNvPr id="52762583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280484483" name="Picture">
+                  <wp:docPr id="464749400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280484483" name="Picture"/>
+                          <pic:cNvPr id="464749400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867593041" name="Picture">
+                  <wp:docPr id="1780820230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867593041" name="Picture"/>
+                          <pic:cNvPr id="1780820230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380029849" name="Picture">
+                        <wp:docPr id="1052454626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380029849" name="Picture"/>
+                                <pic:cNvPr id="1052454626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296408325" name="Picture">
+                  <wp:docPr id="1314893255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296408325" name="Picture"/>
+                          <pic:cNvPr id="1314893255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25897020" name="Picture">
+                  <wp:docPr id="899031168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25897020" name="Picture"/>
+                          <pic:cNvPr id="899031168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605929161" name="Picture">
+                  <wp:docPr id="1379779822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605929161" name="Picture"/>
+                          <pic:cNvPr id="1379779822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113871542" name="Picture">
+                  <wp:docPr id="981083011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113871542" name="Picture"/>
+                          <pic:cNvPr id="981083011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395118096" name="Picture">
+                  <wp:docPr id="558373568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395118096" name="Picture"/>
+                          <pic:cNvPr id="558373568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346404007" name="Picture">
+                  <wp:docPr id="552862232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346404007" name="Picture"/>
+                          <pic:cNvPr id="552862232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866570886" name="Picture">
+                        <wp:docPr id="2114126250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866570886" name="Picture"/>
+                                <pic:cNvPr id="2114126250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614817043" name="Picture">
+                  <wp:docPr id="2129078448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614817043" name="Picture"/>
+                          <pic:cNvPr id="2129078448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163366159" name="Picture">
+                  <wp:docPr id="1676101826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163366159" name="Picture"/>
+                          <pic:cNvPr id="1676101826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66795573" name="Picture">
+                  <wp:docPr id="1722131839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66795573" name="Picture"/>
+                          <pic:cNvPr id="1722131839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>