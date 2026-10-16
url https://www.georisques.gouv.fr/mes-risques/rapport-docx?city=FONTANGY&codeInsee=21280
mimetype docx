--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949286836" name="Picture">
+                  <wp:docPr id="1222154950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949286836" name="Picture"/>
+                          <pic:cNvPr id="1222154950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327219327" name="Picture">
+                  <wp:docPr id="1578201008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327219327" name="Picture"/>
+                          <pic:cNvPr id="1578201008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321082005" name="Picture">
+                        <wp:docPr id="743201673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321082005" name="Picture"/>
+                                <pic:cNvPr id="743201673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424552987" name="Picture">
+                  <wp:docPr id="898088935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424552987" name="Picture"/>
+                          <pic:cNvPr id="898088935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407575220" name="Picture">
+                  <wp:docPr id="1347272912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407575220" name="Picture"/>
+                          <pic:cNvPr id="1347272912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028209410" name="Picture">
+                  <wp:docPr id="795523651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028209410" name="Picture"/>
+                          <pic:cNvPr id="795523651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445872873" name="Picture">
+                  <wp:docPr id="1256512114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445872873" name="Picture"/>
+                          <pic:cNvPr id="1256512114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816765892" name="Picture">
+                  <wp:docPr id="297275833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816765892" name="Picture"/>
+                          <pic:cNvPr id="297275833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63004785" name="Picture">
+                        <wp:docPr id="358056586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63004785" name="Picture"/>
+                                <pic:cNvPr id="358056586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653687962" name="Picture">
+                        <wp:docPr id="904676478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653687962" name="Picture"/>
+                                <pic:cNvPr id="904676478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416224281" name="Picture">
+                        <wp:docPr id="684548890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416224281" name="Picture"/>
+                                <pic:cNvPr id="684548890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146527525" name="Picture">
+                        <wp:docPr id="1610149977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146527525" name="Picture"/>
+                                <pic:cNvPr id="1610149977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483723665" name="Picture">
+                        <wp:docPr id="847485638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483723665" name="Picture"/>
+                                <pic:cNvPr id="847485638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812842606" name="Picture">
+                        <wp:docPr id="508666382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812842606" name="Picture"/>
+                                <pic:cNvPr id="508666382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228492328" name="Picture">
+                        <wp:docPr id="728385486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228492328" name="Picture"/>
+                                <pic:cNvPr id="728385486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112308820" name="Picture">
+                        <wp:docPr id="260672874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112308820" name="Picture"/>
+                                <pic:cNvPr id="260672874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011293501" name="Picture">
+                        <wp:docPr id="2048931540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011293501" name="Picture"/>
+                                <pic:cNvPr id="2048931540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148044259" name="Picture">
+                        <wp:docPr id="796848528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148044259" name="Picture"/>
+                                <pic:cNvPr id="796848528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010745161" name="Picture">
+                        <wp:docPr id="1946197759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010745161" name="Picture"/>
+                                <pic:cNvPr id="1946197759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188467785" name="Picture">
+                        <wp:docPr id="355885862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188467785" name="Picture"/>
+                                <pic:cNvPr id="355885862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927354163" name="Picture">
+                        <wp:docPr id="1738002479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927354163" name="Picture"/>
+                                <pic:cNvPr id="1738002479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408797372" name="Picture">
+                        <wp:docPr id="1806706857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408797372" name="Picture"/>
+                                <pic:cNvPr id="1806706857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092208288" name="Picture">
+                        <wp:docPr id="77254478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092208288" name="Picture"/>
+                                <pic:cNvPr id="77254478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853766156" name="Picture">
+                  <wp:docPr id="1155890592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853766156" name="Picture"/>
+                          <pic:cNvPr id="1155890592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718575863" name="Picture">
+                  <wp:docPr id="1589857609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718575863" name="Picture"/>
+                          <pic:cNvPr id="1589857609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829255299" name="Picture">
+                  <wp:docPr id="1530063473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829255299" name="Picture"/>
+                          <pic:cNvPr id="1530063473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864857882" name="Picture">
+                  <wp:docPr id="324211875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864857882" name="Picture"/>
+                          <pic:cNvPr id="324211875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301557358" name="Picture">
+                  <wp:docPr id="1406042514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301557358" name="Picture"/>
+                          <pic:cNvPr id="1406042514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017357176" name="Picture">
+                  <wp:docPr id="1739139900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017357176" name="Picture"/>
+                          <pic:cNvPr id="1739139900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96625008" name="Picture">
+                        <wp:docPr id="287840479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96625008" name="Picture"/>
+                                <pic:cNvPr id="287840479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780003220" name="Picture">
+                  <wp:docPr id="1323118963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780003220" name="Picture"/>
+                          <pic:cNvPr id="1323118963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595036579" name="Picture">
+                  <wp:docPr id="359270424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595036579" name="Picture"/>
+                          <pic:cNvPr id="359270424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238200528" name="Picture">
+                  <wp:docPr id="1154815114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238200528" name="Picture"/>
+                          <pic:cNvPr id="1154815114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135986835" name="Picture">
+                  <wp:docPr id="1158714193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135986835" name="Picture"/>
+                          <pic:cNvPr id="1158714193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498002721" name="Picture">
+                  <wp:docPr id="2019129742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498002721" name="Picture"/>
+                          <pic:cNvPr id="2019129742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236550149" name="Picture">
+                  <wp:docPr id="1160638338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236550149" name="Picture"/>
+                          <pic:cNvPr id="1160638338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678263904" name="Picture">
+                        <wp:docPr id="220493040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678263904" name="Picture"/>
+                                <pic:cNvPr id="220493040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037825739" name="Picture">
+                  <wp:docPr id="1949265565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037825739" name="Picture"/>
+                          <pic:cNvPr id="1949265565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976961017" name="Picture">
+                  <wp:docPr id="1518470940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976961017" name="Picture"/>
+                          <pic:cNvPr id="1518470940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487501990" name="Picture">
+                  <wp:docPr id="64850422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487501990" name="Picture"/>
+                          <pic:cNvPr id="64850422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482477099" name="Picture">
+                  <wp:docPr id="1023081700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482477099" name="Picture"/>
+                          <pic:cNvPr id="1023081700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804828955" name="Picture">
+                  <wp:docPr id="88755449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804828955" name="Picture"/>
+                          <pic:cNvPr id="88755449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347465831" name="Picture">
+                  <wp:docPr id="2124575111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347465831" name="Picture"/>
+                          <pic:cNvPr id="2124575111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120357235" name="Picture">
+                        <wp:docPr id="1804551077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120357235" name="Picture"/>
+                                <pic:cNvPr id="1804551077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198994019" name="Picture">
+                  <wp:docPr id="385563108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198994019" name="Picture"/>
+                          <pic:cNvPr id="385563108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140955068" name="Picture">
+                  <wp:docPr id="694737717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140955068" name="Picture"/>
+                          <pic:cNvPr id="694737717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321943371" name="Picture">
+                  <wp:docPr id="418739897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321943371" name="Picture"/>
+                          <pic:cNvPr id="418739897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286187049" name="Picture">
+                  <wp:docPr id="1151674995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286187049" name="Picture"/>
+                          <pic:cNvPr id="1151674995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994106001" name="Picture">
+                  <wp:docPr id="996239871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994106001" name="Picture"/>
+                          <pic:cNvPr id="996239871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761046431" name="Picture">
+                  <wp:docPr id="283269997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761046431" name="Picture"/>
+                          <pic:cNvPr id="283269997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912188835" name="Picture">
+                        <wp:docPr id="1143702283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912188835" name="Picture"/>
+                                <pic:cNvPr id="1143702283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38420,57 +38420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50192694" name="Picture">
+                  <wp:docPr id="26958611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50192694" name="Picture"/>
+                          <pic:cNvPr id="26958611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38509,57 +38509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551765450" name="Picture">
+                  <wp:docPr id="1039380472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551765450" name="Picture"/>
+                          <pic:cNvPr id="1039380472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39153,57 +39153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475751106" name="Picture">
+                  <wp:docPr id="626540694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475751106" name="Picture"/>
+                          <pic:cNvPr id="626540694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40151,57 +40151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502671083" name="Picture">
+                  <wp:docPr id="1049981726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502671083" name="Picture"/>
+                          <pic:cNvPr id="1049981726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40254,57 +40254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360264834" name="Picture">
+                  <wp:docPr id="1578338638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360264834" name="Picture"/>
+                          <pic:cNvPr id="1578338638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41631,57 +41631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735460167" name="Picture">
+                  <wp:docPr id="1211515563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735460167" name="Picture"/>
+                          <pic:cNvPr id="1211515563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42774,57 +42774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982288089" name="Picture">
+                        <wp:docPr id="1479835318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982288089" name="Picture"/>
+                                <pic:cNvPr id="1479835318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44045,57 +44045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843892883" name="Picture">
+                  <wp:docPr id="1169530569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843892883" name="Picture"/>
+                          <pic:cNvPr id="1169530569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44125,57 +44125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633980363" name="Picture">
+                  <wp:docPr id="1729220969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633980363" name="Picture"/>
+                          <pic:cNvPr id="1729220969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992214261" name="Picture">
+                  <wp:docPr id="1739806415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992214261" name="Picture"/>
+                          <pic:cNvPr id="1739806415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46339,57 +46339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917628621" name="Picture">
+                  <wp:docPr id="115070954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917628621" name="Picture"/>
+                          <pic:cNvPr id="115070954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46410,57 +46410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423679186" name="Picture">
+                  <wp:docPr id="1873331393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423679186" name="Picture"/>
+                          <pic:cNvPr id="1873331393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46824,57 +46824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033914203" name="Picture">
+                  <wp:docPr id="315679445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033914203" name="Picture"/>
+                          <pic:cNvPr id="315679445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>