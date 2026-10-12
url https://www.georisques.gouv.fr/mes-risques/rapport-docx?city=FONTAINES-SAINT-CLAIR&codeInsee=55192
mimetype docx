--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411203434" name="Picture">
+                  <wp:docPr id="15146581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411203434" name="Picture"/>
+                          <pic:cNvPr id="15146581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179151546" name="Picture">
+                  <wp:docPr id="2017268817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179151546" name="Picture"/>
+                          <pic:cNvPr id="2017268817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159690354" name="Picture">
+                        <wp:docPr id="942378351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159690354" name="Picture"/>
+                                <pic:cNvPr id="942378351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044430566" name="Picture">
+                  <wp:docPr id="619291475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044430566" name="Picture"/>
+                          <pic:cNvPr id="619291475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171466859" name="Picture">
+                  <wp:docPr id="2142830598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171466859" name="Picture"/>
+                          <pic:cNvPr id="2142830598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232099943" name="Picture">
+                  <wp:docPr id="770850572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232099943" name="Picture"/>
+                          <pic:cNvPr id="770850572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798009063" name="Picture">
+                  <wp:docPr id="252023177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798009063" name="Picture"/>
+                          <pic:cNvPr id="252023177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175679392" name="Picture">
+                  <wp:docPr id="630398338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175679392" name="Picture"/>
+                          <pic:cNvPr id="630398338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298507106" name="Picture">
+                        <wp:docPr id="1199380057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298507106" name="Picture"/>
+                                <pic:cNvPr id="1199380057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264193567" name="Picture">
+                        <wp:docPr id="38998672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264193567" name="Picture"/>
+                                <pic:cNvPr id="38998672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517302166" name="Picture">
+                        <wp:docPr id="1559594118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517302166" name="Picture"/>
+                                <pic:cNvPr id="1559594118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621029847" name="Picture">
+                        <wp:docPr id="1041969754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621029847" name="Picture"/>
+                                <pic:cNvPr id="1041969754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735721683" name="Picture">
+                        <wp:docPr id="489086213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735721683" name="Picture"/>
+                                <pic:cNvPr id="489086213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077017925" name="Picture">
+                        <wp:docPr id="967689097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077017925" name="Picture"/>
+                                <pic:cNvPr id="967689097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868381916" name="Picture">
+                        <wp:docPr id="388625445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868381916" name="Picture"/>
+                                <pic:cNvPr id="388625445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588584343" name="Picture">
+                        <wp:docPr id="128845604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588584343" name="Picture"/>
+                                <pic:cNvPr id="128845604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673886597" name="Picture">
+                        <wp:docPr id="929003717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673886597" name="Picture"/>
+                                <pic:cNvPr id="929003717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582720788" name="Picture">
+                        <wp:docPr id="1163578771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582720788" name="Picture"/>
+                                <pic:cNvPr id="1163578771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179559713" name="Picture">
+                        <wp:docPr id="2010823763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179559713" name="Picture"/>
+                                <pic:cNvPr id="2010823763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983901614" name="Picture">
+                        <wp:docPr id="1568394078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983901614" name="Picture"/>
+                                <pic:cNvPr id="1568394078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637153109" name="Picture">
+                        <wp:docPr id="1455514799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637153109" name="Picture"/>
+                                <pic:cNvPr id="1455514799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227692539" name="Picture">
+                        <wp:docPr id="959448925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227692539" name="Picture"/>
+                                <pic:cNvPr id="959448925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856559428" name="Picture">
+                        <wp:docPr id="850778140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856559428" name="Picture"/>
+                                <pic:cNvPr id="850778140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863543785" name="Picture">
+                  <wp:docPr id="144293359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863543785" name="Picture"/>
+                          <pic:cNvPr id="144293359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526289825" name="Picture">
+                  <wp:docPr id="541380490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526289825" name="Picture"/>
+                          <pic:cNvPr id="541380490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715883133" name="Picture">
+                  <wp:docPr id="1710190395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715883133" name="Picture"/>
+                          <pic:cNvPr id="1710190395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139232164" name="Picture">
+                  <wp:docPr id="386927326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139232164" name="Picture"/>
+                          <pic:cNvPr id="386927326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066043786" name="Picture">
+                  <wp:docPr id="278311965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066043786" name="Picture"/>
+                          <pic:cNvPr id="278311965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917593910" name="Picture">
+                  <wp:docPr id="1520492340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917593910" name="Picture"/>
+                          <pic:cNvPr id="1520492340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100227679" name="Picture">
+                        <wp:docPr id="1588351687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100227679" name="Picture"/>
+                                <pic:cNvPr id="1588351687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485136979" name="Picture">
+                  <wp:docPr id="723078643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485136979" name="Picture"/>
+                          <pic:cNvPr id="723078643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378082983" name="Picture">
+                  <wp:docPr id="32874444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378082983" name="Picture"/>
+                          <pic:cNvPr id="32874444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491217694" name="Picture">
+                  <wp:docPr id="1030999903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491217694" name="Picture"/>
+                          <pic:cNvPr id="1030999903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271073253" name="Picture">
+                  <wp:docPr id="1983325260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271073253" name="Picture"/>
+                          <pic:cNvPr id="1983325260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848607028" name="Picture">
+                  <wp:docPr id="1117625788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848607028" name="Picture"/>
+                          <pic:cNvPr id="1117625788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484964418" name="Picture">
+                  <wp:docPr id="1946733994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484964418" name="Picture"/>
+                          <pic:cNvPr id="1946733994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621733916" name="Picture">
+                        <wp:docPr id="60901109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621733916" name="Picture"/>
+                                <pic:cNvPr id="60901109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550193211" name="Picture">
+                  <wp:docPr id="1515434622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550193211" name="Picture"/>
+                          <pic:cNvPr id="1515434622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44597088" name="Picture">
+                  <wp:docPr id="485959214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44597088" name="Picture"/>
+                          <pic:cNvPr id="485959214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576251625" name="Picture">
+                  <wp:docPr id="352518120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576251625" name="Picture"/>
+                          <pic:cNvPr id="352518120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980309596" name="Picture">
+                  <wp:docPr id="175582561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980309596" name="Picture"/>
+                          <pic:cNvPr id="175582561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462395796" name="Picture">
+                  <wp:docPr id="227307891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462395796" name="Picture"/>
+                          <pic:cNvPr id="227307891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051607741" name="Picture">
+                  <wp:docPr id="1837959792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051607741" name="Picture"/>
+                          <pic:cNvPr id="1837959792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29063,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762043707" name="Picture">
+                        <wp:docPr id="1197391665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762043707" name="Picture"/>
+                                <pic:cNvPr id="1197391665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29621,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29691,50 +29691,52 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Eboulement ou chutes de pierres et de blocs</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30895,51 +30897,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1600"/>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31552,57 +31554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697740935" name="Picture">
+                  <wp:docPr id="995973693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697740935" name="Picture"/>
+                          <pic:cNvPr id="995973693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509648079" name="Picture">
+                  <wp:docPr id="1445592934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509648079" name="Picture"/>
+                          <pic:cNvPr id="1445592934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838221373" name="Picture">
+                  <wp:docPr id="1690068389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838221373" name="Picture"/>
+                          <pic:cNvPr id="1690068389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518770986" name="Picture">
+                  <wp:docPr id="1999825656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518770986" name="Picture"/>
+                          <pic:cNvPr id="1999825656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083896401" name="Picture">
+                  <wp:docPr id="1861872055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083896401" name="Picture"/>
+                          <pic:cNvPr id="1861872055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623893151" name="Picture">
+                  <wp:docPr id="1777281152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623893151" name="Picture"/>
+                          <pic:cNvPr id="1777281152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34983,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813052499" name="Picture">
+                  <wp:docPr id="1066154620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813052499" name="Picture"/>
+                          <pic:cNvPr id="1066154620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970620604" name="Picture">
+                  <wp:docPr id="1718412482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970620604" name="Picture"/>
+                          <pic:cNvPr id="1718412482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36463,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233592577" name="Picture">
+                  <wp:docPr id="1477862748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233592577" name="Picture"/>
+                          <pic:cNvPr id="1477862748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37606,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416052956" name="Picture">
+                        <wp:docPr id="739050219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416052956" name="Picture"/>
+                                <pic:cNvPr id="739050219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756615661" name="Picture">
+                  <wp:docPr id="1197125299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756615661" name="Picture"/>
+                          <pic:cNvPr id="1197125299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603163641" name="Picture">
+                  <wp:docPr id="1882450096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603163641" name="Picture"/>
+                          <pic:cNvPr id="1882450096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993949392" name="Picture">
+                  <wp:docPr id="221649151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993949392" name="Picture"/>
+                          <pic:cNvPr id="221649151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875241634" name="Picture">
+                  <wp:docPr id="44852405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875241634" name="Picture"/>
+                          <pic:cNvPr id="44852405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986341429" name="Picture">
+                  <wp:docPr id="787480455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986341429" name="Picture"/>
+                          <pic:cNvPr id="787480455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42178,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362324927" name="Picture">
+                  <wp:docPr id="1913474538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362324927" name="Picture"/>
+                          <pic:cNvPr id="1913474538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43321,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546713584" name="Picture">
+                        <wp:docPr id="2092177379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546713584" name="Picture"/>
+                                <pic:cNvPr id="2092177379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371468636" name="Picture">
+                  <wp:docPr id="1691248514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371468636" name="Picture"/>
+                          <pic:cNvPr id="1691248514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623205800" name="Picture">
+                  <wp:docPr id="996267071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623205800" name="Picture"/>
+                          <pic:cNvPr id="996267071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985063846" name="Picture">
+                  <wp:docPr id="1882827311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985063846" name="Picture"/>
+                          <pic:cNvPr id="1882827311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>