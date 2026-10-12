--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688411331" name="Picture">
+                  <wp:docPr id="1655246042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688411331" name="Picture"/>
+                          <pic:cNvPr id="1655246042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582518447" name="Picture">
+                  <wp:docPr id="534942567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582518447" name="Picture"/>
+                          <pic:cNvPr id="534942567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79141393" name="Picture">
+                        <wp:docPr id="1509699457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79141393" name="Picture"/>
+                                <pic:cNvPr id="1509699457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279259905" name="Picture">
+                  <wp:docPr id="2107542590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279259905" name="Picture"/>
+                          <pic:cNvPr id="2107542590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984653158" name="Picture">
+                  <wp:docPr id="1015726416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984653158" name="Picture"/>
+                          <pic:cNvPr id="1015726416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116614028" name="Picture">
+                  <wp:docPr id="936802632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116614028" name="Picture"/>
+                          <pic:cNvPr id="936802632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880115316" name="Picture">
+                  <wp:docPr id="717462330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880115316" name="Picture"/>
+                          <pic:cNvPr id="717462330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183288334" name="Picture">
+                  <wp:docPr id="339081565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183288334" name="Picture"/>
+                          <pic:cNvPr id="339081565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314474917" name="Picture">
+                        <wp:docPr id="2106841815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314474917" name="Picture"/>
+                                <pic:cNvPr id="2106841815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627897724" name="Picture">
+                        <wp:docPr id="1732123919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627897724" name="Picture"/>
+                                <pic:cNvPr id="1732123919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355683103" name="Picture">
+                        <wp:docPr id="22706451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355683103" name="Picture"/>
+                                <pic:cNvPr id="22706451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499256248" name="Picture">
+                        <wp:docPr id="1597989516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499256248" name="Picture"/>
+                                <pic:cNvPr id="1597989516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865136879" name="Picture">
+                        <wp:docPr id="865908911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865136879" name="Picture"/>
+                                <pic:cNvPr id="865908911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307334374" name="Picture">
+                        <wp:docPr id="1464317812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307334374" name="Picture"/>
+                                <pic:cNvPr id="1464317812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721713162" name="Picture">
+                        <wp:docPr id="55149981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721713162" name="Picture"/>
+                                <pic:cNvPr id="55149981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817445208" name="Picture">
+                        <wp:docPr id="1930717600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817445208" name="Picture"/>
+                                <pic:cNvPr id="1930717600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61648916" name="Picture">
+                        <wp:docPr id="48025471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61648916" name="Picture"/>
+                                <pic:cNvPr id="48025471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586339845" name="Picture">
+                        <wp:docPr id="199480192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586339845" name="Picture"/>
+                                <pic:cNvPr id="199480192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74922555" name="Picture">
+                        <wp:docPr id="1630686083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74922555" name="Picture"/>
+                                <pic:cNvPr id="1630686083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931045123" name="Picture">
+                        <wp:docPr id="810546579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931045123" name="Picture"/>
+                                <pic:cNvPr id="810546579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122699251" name="Picture">
+                        <wp:docPr id="1818984256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122699251" name="Picture"/>
+                                <pic:cNvPr id="1818984256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098689767" name="Picture">
+                        <wp:docPr id="843323574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098689767" name="Picture"/>
+                                <pic:cNvPr id="843323574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590085001" name="Picture">
+                        <wp:docPr id="2034112928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590085001" name="Picture"/>
+                                <pic:cNvPr id="2034112928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909303516" name="Picture">
+                  <wp:docPr id="1148412904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909303516" name="Picture"/>
+                          <pic:cNvPr id="1148412904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772202513" name="Picture">
+                  <wp:docPr id="428780102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772202513" name="Picture"/>
+                          <pic:cNvPr id="428780102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662339030" name="Picture">
+                  <wp:docPr id="1142929594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662339030" name="Picture"/>
+                          <pic:cNvPr id="1142929594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054367083" name="Picture">
+                  <wp:docPr id="1122039386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054367083" name="Picture"/>
+                          <pic:cNvPr id="1122039386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926439461" name="Picture">
+                  <wp:docPr id="187929201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926439461" name="Picture"/>
+                          <pic:cNvPr id="187929201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160242564" name="Picture">
+                  <wp:docPr id="2070794274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160242564" name="Picture"/>
+                          <pic:cNvPr id="2070794274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454258353" name="Picture">
+                        <wp:docPr id="394814868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454258353" name="Picture"/>
+                                <pic:cNvPr id="394814868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866689816" name="Picture">
+                  <wp:docPr id="1267775587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866689816" name="Picture"/>
+                          <pic:cNvPr id="1267775587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653642148" name="Picture">
+                  <wp:docPr id="1061678594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653642148" name="Picture"/>
+                          <pic:cNvPr id="1061678594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660297121" name="Picture">
+                  <wp:docPr id="1798801595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660297121" name="Picture"/>
+                          <pic:cNvPr id="1798801595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874827607" name="Picture">
+                  <wp:docPr id="12304022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874827607" name="Picture"/>
+                          <pic:cNvPr id="12304022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914742780" name="Picture">
+                  <wp:docPr id="87847379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914742780" name="Picture"/>
+                          <pic:cNvPr id="87847379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318918813" name="Picture">
+                  <wp:docPr id="349369473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318918813" name="Picture"/>
+                          <pic:cNvPr id="349369473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316031279" name="Picture">
+                        <wp:docPr id="1229147631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316031279" name="Picture"/>
+                                <pic:cNvPr id="1229147631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284470503" name="Picture">
+                  <wp:docPr id="796868075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284470503" name="Picture"/>
+                          <pic:cNvPr id="796868075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166111806" name="Picture">
+                  <wp:docPr id="1786071255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166111806" name="Picture"/>
+                          <pic:cNvPr id="1786071255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42221871" name="Picture">
+                  <wp:docPr id="296666816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42221871" name="Picture"/>
+                          <pic:cNvPr id="296666816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509964841" name="Picture">
+                  <wp:docPr id="223291791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509964841" name="Picture"/>
+                          <pic:cNvPr id="223291791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545572432" name="Picture">
+                  <wp:docPr id="1277838070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545572432" name="Picture"/>
+                          <pic:cNvPr id="1277838070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777326870" name="Picture">
+                  <wp:docPr id="663099532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777326870" name="Picture"/>
+                          <pic:cNvPr id="663099532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851541725" name="Picture">
+                        <wp:docPr id="399562711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851541725" name="Picture"/>
+                                <pic:cNvPr id="399562711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577370436" name="Picture">
+                  <wp:docPr id="397165218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577370436" name="Picture"/>
+                          <pic:cNvPr id="397165218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852650375" name="Picture">
+                  <wp:docPr id="1403108594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852650375" name="Picture"/>
+                          <pic:cNvPr id="1403108594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053083040" name="Picture">
+                  <wp:docPr id="1121888062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053083040" name="Picture"/>
+                          <pic:cNvPr id="1121888062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693979120" name="Picture">
+                  <wp:docPr id="1260582831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693979120" name="Picture"/>
+                          <pic:cNvPr id="1260582831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882117181" name="Picture">
+                  <wp:docPr id="1363503231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882117181" name="Picture"/>
+                          <pic:cNvPr id="1363503231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262364225" name="Picture">
+                  <wp:docPr id="1628851956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262364225" name="Picture"/>
+                          <pic:cNvPr id="1628851956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339743522" name="Picture">
+                        <wp:docPr id="101588061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339743522" name="Picture"/>
+                                <pic:cNvPr id="101588061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477594797" name="Picture">
+                  <wp:docPr id="831851306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477594797" name="Picture"/>
+                          <pic:cNvPr id="831851306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98400716" name="Picture">
+                  <wp:docPr id="1192166833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98400716" name="Picture"/>
+                          <pic:cNvPr id="1192166833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695322650" name="Picture">
+                  <wp:docPr id="1981685365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695322650" name="Picture"/>
+                          <pic:cNvPr id="1981685365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806747447" name="Picture">
+                  <wp:docPr id="1911336125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806747447" name="Picture"/>
+                          <pic:cNvPr id="1911336125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186306004" name="Picture">
+                  <wp:docPr id="1898788407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186306004" name="Picture"/>
+                          <pic:cNvPr id="1898788407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464704298" name="Picture">
+                  <wp:docPr id="503568318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464704298" name="Picture"/>
+                          <pic:cNvPr id="503568318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547257953" name="Picture">
+                  <wp:docPr id="541141204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547257953" name="Picture"/>
+                          <pic:cNvPr id="541141204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243518597" name="Picture">
+                  <wp:docPr id="798207858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243518597" name="Picture"/>
+                          <pic:cNvPr id="798207858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146600468" name="Picture">
+                  <wp:docPr id="301207403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146600468" name="Picture"/>
+                          <pic:cNvPr id="301207403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>