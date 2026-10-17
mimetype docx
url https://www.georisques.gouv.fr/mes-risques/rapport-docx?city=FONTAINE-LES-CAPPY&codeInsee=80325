--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700326031" name="Picture">
+                  <wp:docPr id="345748037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700326031" name="Picture"/>
+                          <pic:cNvPr id="345748037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540056459" name="Picture">
+                  <wp:docPr id="818408190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540056459" name="Picture"/>
+                          <pic:cNvPr id="818408190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665920508" name="Picture">
+                        <wp:docPr id="84696679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665920508" name="Picture"/>
+                                <pic:cNvPr id="84696679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679444861" name="Picture">
+                  <wp:docPr id="395511097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679444861" name="Picture"/>
+                          <pic:cNvPr id="395511097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159829824" name="Picture">
+                  <wp:docPr id="1317754436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159829824" name="Picture"/>
+                          <pic:cNvPr id="1317754436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924426930" name="Picture">
+                  <wp:docPr id="942997892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924426930" name="Picture"/>
+                          <pic:cNvPr id="942997892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086569873" name="Picture">
+                  <wp:docPr id="632323778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086569873" name="Picture"/>
+                          <pic:cNvPr id="632323778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30705488" name="Picture">
+                  <wp:docPr id="1248903958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30705488" name="Picture"/>
+                          <pic:cNvPr id="1248903958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939175035" name="Picture">
+                        <wp:docPr id="1939704637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939175035" name="Picture"/>
+                                <pic:cNvPr id="1939704637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218665911" name="Picture">
+                        <wp:docPr id="363698060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218665911" name="Picture"/>
+                                <pic:cNvPr id="363698060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039622436" name="Picture">
+                        <wp:docPr id="623483833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039622436" name="Picture"/>
+                                <pic:cNvPr id="623483833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504952376" name="Picture">
+                        <wp:docPr id="781600991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504952376" name="Picture"/>
+                                <pic:cNvPr id="781600991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238570197" name="Picture">
+                        <wp:docPr id="263869861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238570197" name="Picture"/>
+                                <pic:cNvPr id="263869861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389360882" name="Picture">
+                        <wp:docPr id="772317065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389360882" name="Picture"/>
+                                <pic:cNvPr id="772317065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644025681" name="Picture">
+                        <wp:docPr id="1272710865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644025681" name="Picture"/>
+                                <pic:cNvPr id="1272710865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334604875" name="Picture">
+                        <wp:docPr id="789914804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334604875" name="Picture"/>
+                                <pic:cNvPr id="789914804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179802443" name="Picture">
+                        <wp:docPr id="1964049697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179802443" name="Picture"/>
+                                <pic:cNvPr id="1964049697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995345056" name="Picture">
+                        <wp:docPr id="1860225203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995345056" name="Picture"/>
+                                <pic:cNvPr id="1860225203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526842151" name="Picture">
+                        <wp:docPr id="1727117086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526842151" name="Picture"/>
+                                <pic:cNvPr id="1727117086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877806563" name="Picture">
+                        <wp:docPr id="1673158079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877806563" name="Picture"/>
+                                <pic:cNvPr id="1673158079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144611279" name="Picture">
+                        <wp:docPr id="1787958487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144611279" name="Picture"/>
+                                <pic:cNvPr id="1787958487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503596585" name="Picture">
+                        <wp:docPr id="1004976790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503596585" name="Picture"/>
+                                <pic:cNvPr id="1004976790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946123845" name="Picture">
+                        <wp:docPr id="2063383899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946123845" name="Picture"/>
+                                <pic:cNvPr id="2063383899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768109862" name="Picture">
+                  <wp:docPr id="305024607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768109862" name="Picture"/>
+                          <pic:cNvPr id="305024607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520434659" name="Picture">
+                  <wp:docPr id="891568398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520434659" name="Picture"/>
+                          <pic:cNvPr id="891568398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012394064" name="Picture">
+                  <wp:docPr id="834981487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012394064" name="Picture"/>
+                          <pic:cNvPr id="834981487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73900613" name="Picture">
+                  <wp:docPr id="248009595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73900613" name="Picture"/>
+                          <pic:cNvPr id="248009595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133859324" name="Picture">
+                  <wp:docPr id="252213863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133859324" name="Picture"/>
+                          <pic:cNvPr id="252213863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10403523" name="Picture">
+                  <wp:docPr id="608252968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10403523" name="Picture"/>
+                          <pic:cNvPr id="608252968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038648945" name="Picture">
+                        <wp:docPr id="1824330160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038648945" name="Picture"/>
+                                <pic:cNvPr id="1824330160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19813,57 +19813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966241254" name="Picture">
+                  <wp:docPr id="1255938096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966241254" name="Picture"/>
+                          <pic:cNvPr id="1255938096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19893,57 +19893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880407514" name="Picture">
+                  <wp:docPr id="1963409385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880407514" name="Picture"/>
+                          <pic:cNvPr id="1963409385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20438,57 +20438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142903199" name="Picture">
+                  <wp:docPr id="52714904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142903199" name="Picture"/>
+                          <pic:cNvPr id="52714904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21612,57 +21612,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429443067" name="Picture">
+                        <wp:docPr id="334524584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429443067" name="Picture"/>
+                                <pic:cNvPr id="334524584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22654,57 +22654,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127199586" name="Picture">
+                        <wp:docPr id="2119515379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127199586" name="Picture"/>
+                                <pic:cNvPr id="2119515379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24570,57 +24570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653600870" name="Picture">
+                  <wp:docPr id="577999891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653600870" name="Picture"/>
+                          <pic:cNvPr id="577999891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24659,57 +24659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436738771" name="Picture">
+                  <wp:docPr id="1624429207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436738771" name="Picture"/>
+                          <pic:cNvPr id="1624429207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25303,57 +25303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604114515" name="Picture">
+                  <wp:docPr id="934791386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604114515" name="Picture"/>
+                          <pic:cNvPr id="934791386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26301,57 +26301,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24776329" name="Picture">
+                  <wp:docPr id="1009607919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24776329" name="Picture"/>
+                          <pic:cNvPr id="1009607919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26404,57 +26404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945031171" name="Picture">
+                  <wp:docPr id="93309564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945031171" name="Picture"/>
+                          <pic:cNvPr id="93309564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930325325" name="Picture">
+                  <wp:docPr id="924532854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930325325" name="Picture"/>
+                          <pic:cNvPr id="924532854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28908,57 +28908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855071597" name="Picture">
+                        <wp:docPr id="1477816076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855071597" name="Picture"/>
+                                <pic:cNvPr id="1477816076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29811,57 +29811,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046882165" name="Picture">
+                        <wp:docPr id="1239397393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046882165" name="Picture"/>
+                                <pic:cNvPr id="1239397393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31421,57 +31421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166235846" name="Picture">
+                  <wp:docPr id="192151781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166235846" name="Picture"/>
+                          <pic:cNvPr id="192151781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31510,57 +31510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039711219" name="Picture">
+                  <wp:docPr id="164073700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039711219" name="Picture"/>
+                          <pic:cNvPr id="164073700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32154,57 +32154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850034358" name="Picture">
+                  <wp:docPr id="1024246513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850034358" name="Picture"/>
+                          <pic:cNvPr id="1024246513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33152,57 +33152,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521140765" name="Picture">
+                  <wp:docPr id="1149428603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521140765" name="Picture"/>
+                          <pic:cNvPr id="1149428603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33255,57 +33255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623863576" name="Picture">
+                  <wp:docPr id="1287134099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623863576" name="Picture"/>
+                          <pic:cNvPr id="1287134099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026004129" name="Picture">
+                  <wp:docPr id="1850698127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026004129" name="Picture"/>
+                          <pic:cNvPr id="1850698127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35779,57 +35779,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550432562" name="Picture">
+                        <wp:docPr id="451109603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550432562" name="Picture"/>
+                                <pic:cNvPr id="451109603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37168,57 +37168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909427528" name="Picture">
+                  <wp:docPr id="259351329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909427528" name="Picture"/>
+                          <pic:cNvPr id="259351329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538697893" name="Picture">
+                  <wp:docPr id="1194125273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538697893" name="Picture"/>
+                          <pic:cNvPr id="1194125273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37901,57 +37901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463118317" name="Picture">
+                  <wp:docPr id="1729062230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463118317" name="Picture"/>
+                          <pic:cNvPr id="1729062230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38899,57 +38899,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887642551" name="Picture">
+                  <wp:docPr id="1338764982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887642551" name="Picture"/>
+                          <pic:cNvPr id="1338764982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39002,57 +39002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131866241" name="Picture">
+                  <wp:docPr id="1229300578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131866241" name="Picture"/>
+                          <pic:cNvPr id="1229300578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40379,57 +40379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715682478" name="Picture">
+                  <wp:docPr id="1595373796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715682478" name="Picture"/>
+                          <pic:cNvPr id="1595373796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41522,57 +41522,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168875611" name="Picture">
+                        <wp:docPr id="648722549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168875611" name="Picture"/>
+                                <pic:cNvPr id="648722549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42883,57 +42883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967730171" name="Picture">
+                  <wp:docPr id="1117664284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967730171" name="Picture"/>
+                          <pic:cNvPr id="1117664284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42972,57 +42972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093901048" name="Picture">
+                  <wp:docPr id="353554878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093901048" name="Picture"/>
+                          <pic:cNvPr id="353554878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628418526" name="Picture">
+                  <wp:docPr id="785618043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628418526" name="Picture"/>
+                          <pic:cNvPr id="785618043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968624994" name="Picture">
+                  <wp:docPr id="1292359569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968624994" name="Picture"/>
+                          <pic:cNvPr id="1292359569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44717,57 +44717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150857929" name="Picture">
+                  <wp:docPr id="539847788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150857929" name="Picture"/>
+                          <pic:cNvPr id="539847788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46094,57 +46094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543613279" name="Picture">
+                  <wp:docPr id="1182442300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543613279" name="Picture"/>
+                          <pic:cNvPr id="1182442300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703800773" name="Picture">
+                        <wp:docPr id="537637622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703800773" name="Picture"/>
+                                <pic:cNvPr id="537637622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48458,57 +48458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881326968" name="Picture">
+                  <wp:docPr id="872126088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881326968" name="Picture"/>
+                          <pic:cNvPr id="872126088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48529,57 +48529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649534549" name="Picture">
+                  <wp:docPr id="1094369813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649534549" name="Picture"/>
+                          <pic:cNvPr id="1094369813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48943,57 +48943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152391935" name="Picture">
+                  <wp:docPr id="833326905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152391935" name="Picture"/>
+                          <pic:cNvPr id="833326905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>