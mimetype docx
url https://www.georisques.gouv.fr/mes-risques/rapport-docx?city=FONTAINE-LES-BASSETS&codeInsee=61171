--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474043268" name="Picture">
+                  <wp:docPr id="592862214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474043268" name="Picture"/>
+                          <pic:cNvPr id="592862214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596064282" name="Picture">
+                  <wp:docPr id="313201804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596064282" name="Picture"/>
+                          <pic:cNvPr id="313201804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937066263" name="Picture">
+                        <wp:docPr id="444311010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937066263" name="Picture"/>
+                                <pic:cNvPr id="444311010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826470405" name="Picture">
+                  <wp:docPr id="1866942949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826470405" name="Picture"/>
+                          <pic:cNvPr id="1866942949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480394722" name="Picture">
+                  <wp:docPr id="1241233866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480394722" name="Picture"/>
+                          <pic:cNvPr id="1241233866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845427840" name="Picture">
+                  <wp:docPr id="234440619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845427840" name="Picture"/>
+                          <pic:cNvPr id="234440619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876016948" name="Picture">
+                  <wp:docPr id="1504488691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876016948" name="Picture"/>
+                          <pic:cNvPr id="1504488691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301571972" name="Picture">
+                  <wp:docPr id="798456975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301571972" name="Picture"/>
+                          <pic:cNvPr id="798456975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648542608" name="Picture">
+                        <wp:docPr id="609389458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648542608" name="Picture"/>
+                                <pic:cNvPr id="609389458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197055379" name="Picture">
+                        <wp:docPr id="1296171673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197055379" name="Picture"/>
+                                <pic:cNvPr id="1296171673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365077120" name="Picture">
+                        <wp:docPr id="767497110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365077120" name="Picture"/>
+                                <pic:cNvPr id="767497110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534265547" name="Picture">
+                        <wp:docPr id="883687862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534265547" name="Picture"/>
+                                <pic:cNvPr id="883687862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339414042" name="Picture">
+                        <wp:docPr id="1514015673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339414042" name="Picture"/>
+                                <pic:cNvPr id="1514015673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143795498" name="Picture">
+                        <wp:docPr id="1169770233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143795498" name="Picture"/>
+                                <pic:cNvPr id="1169770233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003164660" name="Picture">
+                        <wp:docPr id="1686867979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003164660" name="Picture"/>
+                                <pic:cNvPr id="1686867979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685490718" name="Picture">
+                        <wp:docPr id="1767646430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685490718" name="Picture"/>
+                                <pic:cNvPr id="1767646430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469342962" name="Picture">
+                        <wp:docPr id="1999670861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469342962" name="Picture"/>
+                                <pic:cNvPr id="1999670861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179871853" name="Picture">
+                        <wp:docPr id="1419920228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179871853" name="Picture"/>
+                                <pic:cNvPr id="1419920228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186669718" name="Picture">
+                        <wp:docPr id="175269839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186669718" name="Picture"/>
+                                <pic:cNvPr id="175269839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004554939" name="Picture">
+                        <wp:docPr id="1784276166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004554939" name="Picture"/>
+                                <pic:cNvPr id="1784276166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920170065" name="Picture">
+                  <wp:docPr id="909779480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920170065" name="Picture"/>
+                          <pic:cNvPr id="909779480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697829126" name="Picture">
+                  <wp:docPr id="1272496084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697829126" name="Picture"/>
+                          <pic:cNvPr id="1272496084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273699665" name="Picture">
+                  <wp:docPr id="727548756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273699665" name="Picture"/>
+                          <pic:cNvPr id="727548756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802240228" name="Picture">
+                  <wp:docPr id="543453437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802240228" name="Picture"/>
+                          <pic:cNvPr id="543453437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459943559" name="Picture">
+                  <wp:docPr id="2087265454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459943559" name="Picture"/>
+                          <pic:cNvPr id="2087265454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516260449" name="Picture">
+                  <wp:docPr id="1148035705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516260449" name="Picture"/>
+                          <pic:cNvPr id="1148035705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843694770" name="Picture">
+                        <wp:docPr id="79760575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843694770" name="Picture"/>
+                                <pic:cNvPr id="79760575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572759661" name="Picture">
+                  <wp:docPr id="357325498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572759661" name="Picture"/>
+                          <pic:cNvPr id="357325498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426996224" name="Picture">
+                  <wp:docPr id="256380194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426996224" name="Picture"/>
+                          <pic:cNvPr id="256380194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699966926" name="Picture">
+                  <wp:docPr id="56646784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699966926" name="Picture"/>
+                          <pic:cNvPr id="56646784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352013449" name="Picture">
+                  <wp:docPr id="49605142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352013449" name="Picture"/>
+                          <pic:cNvPr id="49605142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138044498" name="Picture">
+                  <wp:docPr id="520527890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138044498" name="Picture"/>
+                          <pic:cNvPr id="520527890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233104475" name="Picture">
+                  <wp:docPr id="442220212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233104475" name="Picture"/>
+                          <pic:cNvPr id="442220212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282526961" name="Picture">
+                        <wp:docPr id="1934594823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282526961" name="Picture"/>
+                                <pic:cNvPr id="1934594823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110153358" name="Picture">
+                        <wp:docPr id="269743341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110153358" name="Picture"/>
+                                <pic:cNvPr id="269743341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7327868" name="Picture">
+                  <wp:docPr id="525044291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7327868" name="Picture"/>
+                          <pic:cNvPr id="525044291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023643491" name="Picture">
+                  <wp:docPr id="511614083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023643491" name="Picture"/>
+                          <pic:cNvPr id="511614083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870737642" name="Picture">
+                  <wp:docPr id="1193210498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870737642" name="Picture"/>
+                          <pic:cNvPr id="1193210498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328105504" name="Picture">
+                  <wp:docPr id="929482392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328105504" name="Picture"/>
+                          <pic:cNvPr id="929482392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853887523" name="Picture">
+                  <wp:docPr id="622143113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853887523" name="Picture"/>
+                          <pic:cNvPr id="622143113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695941412" name="Picture">
+                  <wp:docPr id="1963987613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695941412" name="Picture"/>
+                          <pic:cNvPr id="1963987613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832983730" name="Picture">
+                        <wp:docPr id="1846560449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832983730" name="Picture"/>
+                                <pic:cNvPr id="1846560449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105526715" name="Picture">
+                  <wp:docPr id="467740004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105526715" name="Picture"/>
+                          <pic:cNvPr id="467740004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650046354" name="Picture">
+                  <wp:docPr id="147953219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650046354" name="Picture"/>
+                          <pic:cNvPr id="147953219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456387217" name="Picture">
+                  <wp:docPr id="698716956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456387217" name="Picture"/>
+                          <pic:cNvPr id="698716956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725673185" name="Picture">
+                  <wp:docPr id="1825070313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725673185" name="Picture"/>
+                          <pic:cNvPr id="1825070313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936204871" name="Picture">
+                  <wp:docPr id="1166389949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936204871" name="Picture"/>
+                          <pic:cNvPr id="1166389949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654525111" name="Picture">
+                  <wp:docPr id="100355708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654525111" name="Picture"/>
+                          <pic:cNvPr id="100355708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36278761" name="Picture">
+                        <wp:docPr id="1955825734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36278761" name="Picture"/>
+                                <pic:cNvPr id="1955825734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272686767" name="Picture">
+                  <wp:docPr id="734306310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272686767" name="Picture"/>
+                          <pic:cNvPr id="734306310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286474515" name="Picture">
+                  <wp:docPr id="1578316670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286474515" name="Picture"/>
+                          <pic:cNvPr id="1578316670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435686458" name="Picture">
+                  <wp:docPr id="1154834418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435686458" name="Picture"/>
+                          <pic:cNvPr id="1154834418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>