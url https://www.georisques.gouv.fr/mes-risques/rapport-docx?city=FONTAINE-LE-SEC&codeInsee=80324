--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868438694" name="Picture">
+                  <wp:docPr id="1057681251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868438694" name="Picture"/>
+                          <pic:cNvPr id="1057681251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629785772" name="Picture">
+                  <wp:docPr id="390221351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629785772" name="Picture"/>
+                          <pic:cNvPr id="390221351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724693980" name="Picture">
+                        <wp:docPr id="573091586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724693980" name="Picture"/>
+                                <pic:cNvPr id="573091586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475756889" name="Picture">
+                  <wp:docPr id="1335505109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475756889" name="Picture"/>
+                          <pic:cNvPr id="1335505109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104945530" name="Picture">
+                  <wp:docPr id="1829169977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104945530" name="Picture"/>
+                          <pic:cNvPr id="1829169977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363395003" name="Picture">
+                  <wp:docPr id="1768865123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363395003" name="Picture"/>
+                          <pic:cNvPr id="1768865123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824903384" name="Picture">
+                  <wp:docPr id="1665795058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824903384" name="Picture"/>
+                          <pic:cNvPr id="1665795058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106362112" name="Picture">
+                  <wp:docPr id="240006906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106362112" name="Picture"/>
+                          <pic:cNvPr id="240006906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298134954" name="Picture">
+                        <wp:docPr id="718231333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298134954" name="Picture"/>
+                                <pic:cNvPr id="718231333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266281018" name="Picture">
+                        <wp:docPr id="914768406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266281018" name="Picture"/>
+                                <pic:cNvPr id="914768406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474840449" name="Picture">
+                        <wp:docPr id="731762748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474840449" name="Picture"/>
+                                <pic:cNvPr id="731762748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736114245" name="Picture">
+                        <wp:docPr id="1900671094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736114245" name="Picture"/>
+                                <pic:cNvPr id="1900671094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258823485" name="Picture">
+                        <wp:docPr id="398308013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258823485" name="Picture"/>
+                                <pic:cNvPr id="398308013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067249485" name="Picture">
+                        <wp:docPr id="2024173335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067249485" name="Picture"/>
+                                <pic:cNvPr id="2024173335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746410983" name="Picture">
+                        <wp:docPr id="849156758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746410983" name="Picture"/>
+                                <pic:cNvPr id="849156758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165306293" name="Picture">
+                        <wp:docPr id="1262745653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165306293" name="Picture"/>
+                                <pic:cNvPr id="1262745653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062591047" name="Picture">
+                        <wp:docPr id="971695575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062591047" name="Picture"/>
+                                <pic:cNvPr id="971695575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458273422" name="Picture">
+                        <wp:docPr id="405298232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458273422" name="Picture"/>
+                                <pic:cNvPr id="405298232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750582555" name="Picture">
+                        <wp:docPr id="1978996553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750582555" name="Picture"/>
+                                <pic:cNvPr id="1978996553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10660528" name="Picture">
+                        <wp:docPr id="873112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10660528" name="Picture"/>
+                                <pic:cNvPr id="873112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434950054" name="Picture">
+                        <wp:docPr id="125010797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434950054" name="Picture"/>
+                                <pic:cNvPr id="125010797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368459984" name="Picture">
+                        <wp:docPr id="1041442611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368459984" name="Picture"/>
+                                <pic:cNvPr id="1041442611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314202000" name="Picture">
+                        <wp:docPr id="1667950163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314202000" name="Picture"/>
+                                <pic:cNvPr id="1667950163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527194519" name="Picture">
+                  <wp:docPr id="1487729858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527194519" name="Picture"/>
+                          <pic:cNvPr id="1487729858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114049935" name="Picture">
+                  <wp:docPr id="1866253407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114049935" name="Picture"/>
+                          <pic:cNvPr id="1866253407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309479373" name="Picture">
+                  <wp:docPr id="1358585654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309479373" name="Picture"/>
+                          <pic:cNvPr id="1358585654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874246081" name="Picture">
+                  <wp:docPr id="1468263061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874246081" name="Picture"/>
+                          <pic:cNvPr id="1468263061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024284097" name="Picture">
+                  <wp:docPr id="1392968878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024284097" name="Picture"/>
+                          <pic:cNvPr id="1392968878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944021503" name="Picture">
+                  <wp:docPr id="1040392805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944021503" name="Picture"/>
+                          <pic:cNvPr id="1040392805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641308556" name="Picture">
+                        <wp:docPr id="1137054084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641308556" name="Picture"/>
+                                <pic:cNvPr id="1137054084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218858011" name="Picture">
+                        <wp:docPr id="1297433285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218858011" name="Picture"/>
+                                <pic:cNvPr id="1297433285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537400328" name="Picture">
+                  <wp:docPr id="243083567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537400328" name="Picture"/>
+                          <pic:cNvPr id="243083567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757398295" name="Picture">
+                  <wp:docPr id="2076308597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757398295" name="Picture"/>
+                          <pic:cNvPr id="2076308597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461238844" name="Picture">
+                  <wp:docPr id="484823714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461238844" name="Picture"/>
+                          <pic:cNvPr id="484823714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471698512" name="Picture">
+                  <wp:docPr id="719124671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471698512" name="Picture"/>
+                          <pic:cNvPr id="719124671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898483723" name="Picture">
+                  <wp:docPr id="942134541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898483723" name="Picture"/>
+                          <pic:cNvPr id="942134541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889766730" name="Picture">
+                  <wp:docPr id="1583671101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889766730" name="Picture"/>
+                          <pic:cNvPr id="1583671101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891438359" name="Picture">
+                        <wp:docPr id="1753095452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891438359" name="Picture"/>
+                                <pic:cNvPr id="1753095452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187238506" name="Picture">
+                  <wp:docPr id="291127841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187238506" name="Picture"/>
+                          <pic:cNvPr id="291127841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240511246" name="Picture">
+                  <wp:docPr id="764338543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240511246" name="Picture"/>
+                          <pic:cNvPr id="764338543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593347007" name="Picture">
+                  <wp:docPr id="2105747655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593347007" name="Picture"/>
+                          <pic:cNvPr id="2105747655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901627017" name="Picture">
+                  <wp:docPr id="387810643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901627017" name="Picture"/>
+                          <pic:cNvPr id="387810643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139907378" name="Picture">
+                  <wp:docPr id="1904735740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139907378" name="Picture"/>
+                          <pic:cNvPr id="1904735740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206358503" name="Picture">
+                  <wp:docPr id="1551807710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206358503" name="Picture"/>
+                          <pic:cNvPr id="1551807710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129260699" name="Picture">
+                        <wp:docPr id="748297415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129260699" name="Picture"/>
+                                <pic:cNvPr id="748297415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701932266" name="Picture">
+                  <wp:docPr id="90936782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701932266" name="Picture"/>
+                          <pic:cNvPr id="90936782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910766189" name="Picture">
+                  <wp:docPr id="1404099209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910766189" name="Picture"/>
+                          <pic:cNvPr id="1404099209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898601343" name="Picture">
+                  <wp:docPr id="1234446337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898601343" name="Picture"/>
+                          <pic:cNvPr id="1234446337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264623858" name="Picture">
+                  <wp:docPr id="1195994828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264623858" name="Picture"/>
+                          <pic:cNvPr id="1195994828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577952822" name="Picture">
+                  <wp:docPr id="1715366435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577952822" name="Picture"/>
+                          <pic:cNvPr id="1715366435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155606650" name="Picture">
+                  <wp:docPr id="1128108052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155606650" name="Picture"/>
+                          <pic:cNvPr id="1128108052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929780673" name="Picture">
+                        <wp:docPr id="1844764037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929780673" name="Picture"/>
+                                <pic:cNvPr id="1844764037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132652331" name="Picture">
+                  <wp:docPr id="1614592343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132652331" name="Picture"/>
+                          <pic:cNvPr id="1614592343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302317650" name="Picture">
+                  <wp:docPr id="737105952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302317650" name="Picture"/>
+                          <pic:cNvPr id="737105952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900837236" name="Picture">
+                  <wp:docPr id="1527867111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900837236" name="Picture"/>
+                          <pic:cNvPr id="1527867111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795564100" name="Picture">
+                  <wp:docPr id="1264619961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795564100" name="Picture"/>
+                          <pic:cNvPr id="1264619961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687159846" name="Picture">
+                  <wp:docPr id="462705693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687159846" name="Picture"/>
+                          <pic:cNvPr id="462705693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338552141" name="Picture">
+                  <wp:docPr id="255326920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338552141" name="Picture"/>
+                          <pic:cNvPr id="255326920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423429492" name="Picture">
+                  <wp:docPr id="793346045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423429492" name="Picture"/>
+                          <pic:cNvPr id="793346045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352072564" name="Picture">
+                  <wp:docPr id="933150963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352072564" name="Picture"/>
+                          <pic:cNvPr id="933150963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268470236" name="Picture">
+                  <wp:docPr id="358547030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268470236" name="Picture"/>
+                          <pic:cNvPr id="358547030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>