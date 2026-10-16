--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023886947" name="Picture">
+                  <wp:docPr id="582908268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023886947" name="Picture"/>
+                          <pic:cNvPr id="582908268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586618440" name="Picture">
+                  <wp:docPr id="2050720089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586618440" name="Picture"/>
+                          <pic:cNvPr id="2050720089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464409109" name="Picture">
+                        <wp:docPr id="1173799541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464409109" name="Picture"/>
+                                <pic:cNvPr id="1173799541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879925225" name="Picture">
+                  <wp:docPr id="1876352805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879925225" name="Picture"/>
+                          <pic:cNvPr id="1876352805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905085916" name="Picture">
+                  <wp:docPr id="7525153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905085916" name="Picture"/>
+                          <pic:cNvPr id="7525153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654578964" name="Picture">
+                  <wp:docPr id="1212135345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654578964" name="Picture"/>
+                          <pic:cNvPr id="1212135345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703689635" name="Picture">
+                  <wp:docPr id="742407814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703689635" name="Picture"/>
+                          <pic:cNvPr id="742407814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780223599" name="Picture">
+                  <wp:docPr id="1177451812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780223599" name="Picture"/>
+                          <pic:cNvPr id="1177451812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732576465" name="Picture">
+                        <wp:docPr id="1815537970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732576465" name="Picture"/>
+                                <pic:cNvPr id="1815537970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589870188" name="Picture">
+                        <wp:docPr id="1810763462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589870188" name="Picture"/>
+                                <pic:cNvPr id="1810763462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964081545" name="Picture">
+                        <wp:docPr id="707862006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964081545" name="Picture"/>
+                                <pic:cNvPr id="707862006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839227494" name="Picture">
+                        <wp:docPr id="729763054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839227494" name="Picture"/>
+                                <pic:cNvPr id="729763054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096722644" name="Picture">
+                        <wp:docPr id="1182492667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096722644" name="Picture"/>
+                                <pic:cNvPr id="1182492667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752598869" name="Picture">
+                        <wp:docPr id="305123063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752598869" name="Picture"/>
+                                <pic:cNvPr id="305123063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841203195" name="Picture">
+                        <wp:docPr id="853541120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841203195" name="Picture"/>
+                                <pic:cNvPr id="853541120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313157186" name="Picture">
+                        <wp:docPr id="524739327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313157186" name="Picture"/>
+                                <pic:cNvPr id="524739327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593458665" name="Picture">
+                        <wp:docPr id="759578844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593458665" name="Picture"/>
+                                <pic:cNvPr id="759578844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319727442" name="Picture">
+                        <wp:docPr id="1350218170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319727442" name="Picture"/>
+                                <pic:cNvPr id="1350218170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284696964" name="Picture">
+                        <wp:docPr id="232180186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284696964" name="Picture"/>
+                                <pic:cNvPr id="232180186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289265208" name="Picture">
+                        <wp:docPr id="1132339127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289265208" name="Picture"/>
+                                <pic:cNvPr id="1132339127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749639050" name="Picture">
+                        <wp:docPr id="1847315075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749639050" name="Picture"/>
+                                <pic:cNvPr id="1847315075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366605773" name="Picture">
+                        <wp:docPr id="761377537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366605773" name="Picture"/>
+                                <pic:cNvPr id="761377537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625899545" name="Picture">
+                        <wp:docPr id="1148824946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625899545" name="Picture"/>
+                                <pic:cNvPr id="1148824946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219079306" name="Picture">
+                  <wp:docPr id="944388744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219079306" name="Picture"/>
+                          <pic:cNvPr id="944388744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782370598" name="Picture">
+                  <wp:docPr id="1760434129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782370598" name="Picture"/>
+                          <pic:cNvPr id="1760434129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935191203" name="Picture">
+                  <wp:docPr id="1710822254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935191203" name="Picture"/>
+                          <pic:cNvPr id="1710822254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266721935" name="Picture">
+                  <wp:docPr id="1298376011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266721935" name="Picture"/>
+                          <pic:cNvPr id="1298376011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008686138" name="Picture">
+                  <wp:docPr id="1886901532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008686138" name="Picture"/>
+                          <pic:cNvPr id="1886901532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631386264" name="Picture">
+                  <wp:docPr id="40139658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631386264" name="Picture"/>
+                          <pic:cNvPr id="40139658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875125900" name="Picture">
+                        <wp:docPr id="1738029019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875125900" name="Picture"/>
+                                <pic:cNvPr id="1738029019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297498230" name="Picture">
+                  <wp:docPr id="182885614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297498230" name="Picture"/>
+                          <pic:cNvPr id="182885614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921842473" name="Picture">
+                  <wp:docPr id="428727560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921842473" name="Picture"/>
+                          <pic:cNvPr id="428727560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026668861" name="Picture">
+                  <wp:docPr id="1057818381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026668861" name="Picture"/>
+                          <pic:cNvPr id="1057818381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458274103" name="Picture">
+                  <wp:docPr id="59396174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458274103" name="Picture"/>
+                          <pic:cNvPr id="59396174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595840314" name="Picture">
+                  <wp:docPr id="1128777573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595840314" name="Picture"/>
+                          <pic:cNvPr id="1128777573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355684770" name="Picture">
+                  <wp:docPr id="1254095836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355684770" name="Picture"/>
+                          <pic:cNvPr id="1254095836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526356359" name="Picture">
+                        <wp:docPr id="1491997181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526356359" name="Picture"/>
+                                <pic:cNvPr id="1491997181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178779384" name="Picture">
+                        <wp:docPr id="930536798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178779384" name="Picture"/>
+                                <pic:cNvPr id="930536798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629285376" name="Picture">
+                  <wp:docPr id="532632500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629285376" name="Picture"/>
+                          <pic:cNvPr id="532632500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084014661" name="Picture">
+                  <wp:docPr id="142930361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084014661" name="Picture"/>
+                          <pic:cNvPr id="142930361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116036923" name="Picture">
+                  <wp:docPr id="932885944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116036923" name="Picture"/>
+                          <pic:cNvPr id="932885944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575351649" name="Picture">
+                  <wp:docPr id="279672106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575351649" name="Picture"/>
+                          <pic:cNvPr id="279672106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318017011" name="Picture">
+                  <wp:docPr id="233100499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318017011" name="Picture"/>
+                          <pic:cNvPr id="233100499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008897836" name="Picture">
+                  <wp:docPr id="932373663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008897836" name="Picture"/>
+                          <pic:cNvPr id="932373663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319681856" name="Picture">
+                        <wp:docPr id="1401914294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319681856" name="Picture"/>
+                                <pic:cNvPr id="1401914294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405221760" name="Picture">
+                  <wp:docPr id="1939415876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405221760" name="Picture"/>
+                          <pic:cNvPr id="1939415876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571917727" name="Picture">
+                  <wp:docPr id="818339257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571917727" name="Picture"/>
+                          <pic:cNvPr id="818339257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173181470" name="Picture">
+                  <wp:docPr id="1625649925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173181470" name="Picture"/>
+                          <pic:cNvPr id="1625649925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219414674" name="Picture">
+                  <wp:docPr id="828328634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219414674" name="Picture"/>
+                          <pic:cNvPr id="828328634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019497381" name="Picture">
+                  <wp:docPr id="888514125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019497381" name="Picture"/>
+                          <pic:cNvPr id="888514125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217680882" name="Picture">
+                  <wp:docPr id="1203061565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217680882" name="Picture"/>
+                          <pic:cNvPr id="1203061565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715251488" name="Picture">
+                        <wp:docPr id="170646257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715251488" name="Picture"/>
+                                <pic:cNvPr id="170646257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37391,57 +37391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643434510" name="Picture">
+                  <wp:docPr id="1743440930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643434510" name="Picture"/>
+                          <pic:cNvPr id="1743440930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37480,57 +37480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195433798" name="Picture">
+                  <wp:docPr id="1670855557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195433798" name="Picture"/>
+                          <pic:cNvPr id="1670855557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38124,57 +38124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841197570" name="Picture">
+                  <wp:docPr id="1429280139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841197570" name="Picture"/>
+                          <pic:cNvPr id="1429280139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,93 +39108,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -39234,57 +39191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963689748" name="Picture">
+                  <wp:docPr id="938632529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963689748" name="Picture"/>
+                          <pic:cNvPr id="938632529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40678,57 +40635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690579783" name="Picture">
+                  <wp:docPr id="723425611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690579783" name="Picture"/>
+                          <pic:cNvPr id="723425611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="408" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41841,57 +41798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25896497" name="Picture">
+                        <wp:docPr id="143507152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25896497" name="Picture"/>
+                                <pic:cNvPr id="143507152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43320,57 +43277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450963377" name="Picture">
+                  <wp:docPr id="305760348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450963377" name="Picture"/>
+                          <pic:cNvPr id="305760348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43391,57 +43348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756879972" name="Picture">
+                  <wp:docPr id="524148951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756879972" name="Picture"/>
+                          <pic:cNvPr id="524148951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43805,57 +43762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531719964" name="Picture">
+                  <wp:docPr id="2111084907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531719964" name="Picture"/>
+                          <pic:cNvPr id="2111084907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44607,51 +44564,50 @@
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 