--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788408594" name="Picture">
+                  <wp:docPr id="2075434655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788408594" name="Picture"/>
+                          <pic:cNvPr id="2075434655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846990580" name="Picture">
+                  <wp:docPr id="318176025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846990580" name="Picture"/>
+                          <pic:cNvPr id="318176025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780269224" name="Picture">
+                        <wp:docPr id="446639530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780269224" name="Picture"/>
+                                <pic:cNvPr id="446639530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624008998" name="Picture">
+                  <wp:docPr id="778590005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624008998" name="Picture"/>
+                          <pic:cNvPr id="778590005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851469530" name="Picture">
+                  <wp:docPr id="2116857551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851469530" name="Picture"/>
+                          <pic:cNvPr id="2116857551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389024521" name="Picture">
+                  <wp:docPr id="814812432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389024521" name="Picture"/>
+                          <pic:cNvPr id="814812432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979232658" name="Picture">
+                  <wp:docPr id="1138351658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979232658" name="Picture"/>
+                          <pic:cNvPr id="1138351658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605064951" name="Picture">
+                  <wp:docPr id="330132833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605064951" name="Picture"/>
+                          <pic:cNvPr id="330132833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892704168" name="Picture">
+                        <wp:docPr id="633054177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892704168" name="Picture"/>
+                                <pic:cNvPr id="633054177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170854738" name="Picture">
+                        <wp:docPr id="168069369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170854738" name="Picture"/>
+                                <pic:cNvPr id="168069369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350885126" name="Picture">
+                        <wp:docPr id="1314224564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350885126" name="Picture"/>
+                                <pic:cNvPr id="1314224564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731983472" name="Picture">
+                        <wp:docPr id="311543055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731983472" name="Picture"/>
+                                <pic:cNvPr id="311543055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077180034" name="Picture">
+                        <wp:docPr id="237209879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077180034" name="Picture"/>
+                                <pic:cNvPr id="237209879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829766689" name="Picture">
+                        <wp:docPr id="445676434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829766689" name="Picture"/>
+                                <pic:cNvPr id="445676434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870496344" name="Picture">
+                        <wp:docPr id="1770904241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870496344" name="Picture"/>
+                                <pic:cNvPr id="1770904241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693034826" name="Picture">
+                        <wp:docPr id="1302404246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693034826" name="Picture"/>
+                                <pic:cNvPr id="1302404246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951878179" name="Picture">
+                        <wp:docPr id="1952983881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951878179" name="Picture"/>
+                                <pic:cNvPr id="1952983881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285139815" name="Picture">
+                        <wp:docPr id="1638160697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285139815" name="Picture"/>
+                                <pic:cNvPr id="1638160697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518417986" name="Picture">
+                        <wp:docPr id="980973178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518417986" name="Picture"/>
+                                <pic:cNvPr id="980973178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430864322" name="Picture">
+                        <wp:docPr id="1272364875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430864322" name="Picture"/>
+                                <pic:cNvPr id="1272364875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409237847" name="Picture">
+                        <wp:docPr id="253639899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409237847" name="Picture"/>
+                                <pic:cNvPr id="253639899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971729299" name="Picture">
+                        <wp:docPr id="42280796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971729299" name="Picture"/>
+                                <pic:cNvPr id="42280796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084636349" name="Picture">
+                        <wp:docPr id="284396471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084636349" name="Picture"/>
+                                <pic:cNvPr id="284396471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804433190" name="Picture">
+                  <wp:docPr id="1666895761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804433190" name="Picture"/>
+                          <pic:cNvPr id="1666895761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41132451" name="Picture">
+                  <wp:docPr id="776173451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41132451" name="Picture"/>
+                          <pic:cNvPr id="776173451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609205220" name="Picture">
+                  <wp:docPr id="1259993944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609205220" name="Picture"/>
+                          <pic:cNvPr id="1259993944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698577916" name="Picture">
+                  <wp:docPr id="2074851003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698577916" name="Picture"/>
+                          <pic:cNvPr id="2074851003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605609636" name="Picture">
+                  <wp:docPr id="1561153413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605609636" name="Picture"/>
+                          <pic:cNvPr id="1561153413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006160223" name="Picture">
+                  <wp:docPr id="65170588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006160223" name="Picture"/>
+                          <pic:cNvPr id="65170588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956486129" name="Picture">
+                        <wp:docPr id="1805471068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956486129" name="Picture"/>
+                                <pic:cNvPr id="1805471068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842939633" name="Picture">
+                        <wp:docPr id="1523809876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842939633" name="Picture"/>
+                                <pic:cNvPr id="1523809876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20364,57 +20364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439509740" name="Picture">
+                  <wp:docPr id="1512490236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439509740" name="Picture"/>
+                          <pic:cNvPr id="1512490236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20453,57 +20453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807495664" name="Picture">
+                  <wp:docPr id="419883883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807495664" name="Picture"/>
+                          <pic:cNvPr id="419883883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21097,57 +21097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367657355" name="Picture">
+                  <wp:docPr id="1491470273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367657355" name="Picture"/>
+                          <pic:cNvPr id="1491470273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22095,57 +22095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796309895" name="Picture">
+                  <wp:docPr id="2117655518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796309895" name="Picture"/>
+                          <pic:cNvPr id="2117655518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22198,57 +22198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148236069" name="Picture">
+                  <wp:docPr id="1581304391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148236069" name="Picture"/>
+                          <pic:cNvPr id="1581304391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23579,57 +23579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053309957" name="Picture">
+                  <wp:docPr id="1405838066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053309957" name="Picture"/>
+                          <pic:cNvPr id="1405838066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24722,57 +24722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796227452" name="Picture">
+                        <wp:docPr id="820414334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796227452" name="Picture"/>
+                                <pic:cNvPr id="820414334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26111,57 +26111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153166133" name="Picture">
+                  <wp:docPr id="951238498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153166133" name="Picture"/>
+                          <pic:cNvPr id="951238498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26200,57 +26200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767321981" name="Picture">
+                  <wp:docPr id="2073587816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767321981" name="Picture"/>
+                          <pic:cNvPr id="2073587816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26844,57 +26844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844937235" name="Picture">
+                  <wp:docPr id="93314268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844937235" name="Picture"/>
+                          <pic:cNvPr id="93314268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27842,57 +27842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919691457" name="Picture">
+                  <wp:docPr id="1574197245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919691457" name="Picture"/>
+                          <pic:cNvPr id="1574197245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27945,57 +27945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944035959" name="Picture">
+                  <wp:docPr id="203071430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944035959" name="Picture"/>
+                          <pic:cNvPr id="203071430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29322,57 +29322,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832591291" name="Picture">
+                  <wp:docPr id="997574353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832591291" name="Picture"/>
+                          <pic:cNvPr id="997574353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30465,57 +30465,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796999570" name="Picture">
+                        <wp:docPr id="55987706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796999570" name="Picture"/>
+                                <pic:cNvPr id="55987706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31826,57 +31826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487045831" name="Picture">
+                  <wp:docPr id="377507855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487045831" name="Picture"/>
+                          <pic:cNvPr id="377507855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31915,57 +31915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987588143" name="Picture">
+                  <wp:docPr id="959510323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987588143" name="Picture"/>
+                          <pic:cNvPr id="959510323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32559,57 +32559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570130956" name="Picture">
+                  <wp:docPr id="1780734645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570130956" name="Picture"/>
+                          <pic:cNvPr id="1780734645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33557,57 +33557,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514032678" name="Picture">
+                  <wp:docPr id="87900525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514032678" name="Picture"/>
+                          <pic:cNvPr id="87900525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33660,57 +33660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148086758" name="Picture">
+                  <wp:docPr id="1342501162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148086758" name="Picture"/>
+                          <pic:cNvPr id="1342501162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35037,57 +35037,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384921236" name="Picture">
+                  <wp:docPr id="839017355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384921236" name="Picture"/>
+                          <pic:cNvPr id="839017355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36180,57 +36180,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629043756" name="Picture">
+                        <wp:docPr id="162609097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629043756" name="Picture"/>
+                                <pic:cNvPr id="162609097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37538,57 +37538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390604291" name="Picture">
+                  <wp:docPr id="672011087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390604291" name="Picture"/>
+                          <pic:cNvPr id="672011087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37627,57 +37627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825852690" name="Picture">
+                  <wp:docPr id="792423767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825852690" name="Picture"/>
+                          <pic:cNvPr id="792423767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38250,57 +38250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077177928" name="Picture">
+                  <wp:docPr id="261485878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077177928" name="Picture"/>
+                          <pic:cNvPr id="261485878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39167,57 +39167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178720420" name="Picture">
+                  <wp:docPr id="1485677787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178720420" name="Picture"/>
+                          <pic:cNvPr id="1485677787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39270,57 +39270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761960428" name="Picture">
+                  <wp:docPr id="2136836264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761960428" name="Picture"/>
+                          <pic:cNvPr id="2136836264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40593,57 +40593,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521400415" name="Picture">
+                  <wp:docPr id="1018099960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521400415" name="Picture"/>
+                          <pic:cNvPr id="1018099960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41228,57 +41228,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417774311" name="Picture">
+                  <wp:docPr id="790966029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417774311" name="Picture"/>
+                          <pic:cNvPr id="790966029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41299,57 +41299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908598011" name="Picture">
+                  <wp:docPr id="2133954173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908598011" name="Picture"/>
+                          <pic:cNvPr id="2133954173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41713,57 +41713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035767694" name="Picture">
+                  <wp:docPr id="1085886052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035767694" name="Picture"/>
+                          <pic:cNvPr id="1085886052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>