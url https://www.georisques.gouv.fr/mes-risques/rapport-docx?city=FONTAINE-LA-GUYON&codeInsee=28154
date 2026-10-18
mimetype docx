--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120139346" name="Picture">
+                  <wp:docPr id="1383649830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120139346" name="Picture"/>
+                          <pic:cNvPr id="1383649830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867079647" name="Picture">
+                  <wp:docPr id="1941023703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867079647" name="Picture"/>
+                          <pic:cNvPr id="1941023703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577788510" name="Picture">
+                        <wp:docPr id="1000599415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577788510" name="Picture"/>
+                                <pic:cNvPr id="1000599415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015253734" name="Picture">
+                  <wp:docPr id="575492611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015253734" name="Picture"/>
+                          <pic:cNvPr id="575492611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909364705" name="Picture">
+                  <wp:docPr id="1555457744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909364705" name="Picture"/>
+                          <pic:cNvPr id="1555457744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635188671" name="Picture">
+                  <wp:docPr id="871710926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635188671" name="Picture"/>
+                          <pic:cNvPr id="871710926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703712073" name="Picture">
+                  <wp:docPr id="167106996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703712073" name="Picture"/>
+                          <pic:cNvPr id="167106996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997618583" name="Picture">
+                  <wp:docPr id="189800196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997618583" name="Picture"/>
+                          <pic:cNvPr id="189800196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322416305" name="Picture">
+                        <wp:docPr id="704023801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322416305" name="Picture"/>
+                                <pic:cNvPr id="704023801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529394516" name="Picture">
+                        <wp:docPr id="828173037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529394516" name="Picture"/>
+                                <pic:cNvPr id="828173037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139948792" name="Picture">
+                        <wp:docPr id="493624410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139948792" name="Picture"/>
+                                <pic:cNvPr id="493624410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013814781" name="Picture">
+                        <wp:docPr id="2021923691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013814781" name="Picture"/>
+                                <pic:cNvPr id="2021923691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870470406" name="Picture">
+                        <wp:docPr id="457204986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870470406" name="Picture"/>
+                                <pic:cNvPr id="457204986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599436108" name="Picture">
+                        <wp:docPr id="307226358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599436108" name="Picture"/>
+                                <pic:cNvPr id="307226358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100693924" name="Picture">
+                        <wp:docPr id="1253727336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100693924" name="Picture"/>
+                                <pic:cNvPr id="1253727336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126246463" name="Picture">
+                        <wp:docPr id="1319506480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126246463" name="Picture"/>
+                                <pic:cNvPr id="1319506480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931403584" name="Picture">
+                        <wp:docPr id="2087458882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931403584" name="Picture"/>
+                                <pic:cNvPr id="2087458882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854974183" name="Picture">
+                        <wp:docPr id="637250760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854974183" name="Picture"/>
+                                <pic:cNvPr id="637250760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937560543" name="Picture">
+                        <wp:docPr id="734789961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937560543" name="Picture"/>
+                                <pic:cNvPr id="734789961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750640676" name="Picture">
+                        <wp:docPr id="931702056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750640676" name="Picture"/>
+                                <pic:cNvPr id="931702056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995648817" name="Picture">
+                        <wp:docPr id="1129740224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995648817" name="Picture"/>
+                                <pic:cNvPr id="1129740224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383704945" name="Picture">
+                        <wp:docPr id="1737531731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383704945" name="Picture"/>
+                                <pic:cNvPr id="1737531731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12438817" name="Picture">
+                        <wp:docPr id="1926493802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12438817" name="Picture"/>
+                                <pic:cNvPr id="1926493802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629851495" name="Picture">
+                  <wp:docPr id="640677558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629851495" name="Picture"/>
+                          <pic:cNvPr id="640677558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295027593" name="Picture">
+                  <wp:docPr id="23275489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295027593" name="Picture"/>
+                          <pic:cNvPr id="23275489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358967567" name="Picture">
+                  <wp:docPr id="381107455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358967567" name="Picture"/>
+                          <pic:cNvPr id="381107455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353789288" name="Picture">
+                  <wp:docPr id="136561205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353789288" name="Picture"/>
+                          <pic:cNvPr id="136561205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96117534" name="Picture">
+                  <wp:docPr id="2092651342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96117534" name="Picture"/>
+                          <pic:cNvPr id="2092651342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492644360" name="Picture">
+                  <wp:docPr id="372811018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492644360" name="Picture"/>
+                          <pic:cNvPr id="372811018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717278191" name="Picture">
+                        <wp:docPr id="2050751066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717278191" name="Picture"/>
+                                <pic:cNvPr id="2050751066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121743665" name="Picture">
+                  <wp:docPr id="921452087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121743665" name="Picture"/>
+                          <pic:cNvPr id="921452087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112590996" name="Picture">
+                  <wp:docPr id="788547615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112590996" name="Picture"/>
+                          <pic:cNvPr id="788547615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193644587" name="Picture">
+                  <wp:docPr id="181177999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193644587" name="Picture"/>
+                          <pic:cNvPr id="181177999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676053089" name="Picture">
+                  <wp:docPr id="1045772300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676053089" name="Picture"/>
+                          <pic:cNvPr id="1045772300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115132514" name="Picture">
+                  <wp:docPr id="1123261186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115132514" name="Picture"/>
+                          <pic:cNvPr id="1123261186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45005634" name="Picture">
+                  <wp:docPr id="741972164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45005634" name="Picture"/>
+                          <pic:cNvPr id="741972164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444455003" name="Picture">
+                        <wp:docPr id="1936979342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444455003" name="Picture"/>
+                                <pic:cNvPr id="1936979342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845363965" name="Picture">
+                  <wp:docPr id="325889180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845363965" name="Picture"/>
+                          <pic:cNvPr id="325889180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072563892" name="Picture">
+                  <wp:docPr id="1490186510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072563892" name="Picture"/>
+                          <pic:cNvPr id="1490186510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722432718" name="Picture">
+                  <wp:docPr id="1548883312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722432718" name="Picture"/>
+                          <pic:cNvPr id="1548883312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451456976" name="Picture">
+                  <wp:docPr id="2068261567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451456976" name="Picture"/>
+                          <pic:cNvPr id="2068261567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251854487" name="Picture">
+                  <wp:docPr id="577759350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251854487" name="Picture"/>
+                          <pic:cNvPr id="577759350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113029200" name="Picture">
+                  <wp:docPr id="1825376580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113029200" name="Picture"/>
+                          <pic:cNvPr id="1825376580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630173862" name="Picture">
+                        <wp:docPr id="1123829259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630173862" name="Picture"/>
+                                <pic:cNvPr id="1123829259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49772771" name="Picture">
+                  <wp:docPr id="1182789689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49772771" name="Picture"/>
+                          <pic:cNvPr id="1182789689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204015707" name="Picture">
+                  <wp:docPr id="345390061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204015707" name="Picture"/>
+                          <pic:cNvPr id="345390061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292382735" name="Picture">
+                  <wp:docPr id="2109718070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292382735" name="Picture"/>
+                          <pic:cNvPr id="2109718070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19591379" name="Picture">
+                  <wp:docPr id="130020453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19591379" name="Picture"/>
+                          <pic:cNvPr id="130020453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338620771" name="Picture">
+                  <wp:docPr id="879208843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338620771" name="Picture"/>
+                          <pic:cNvPr id="879208843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423196564" name="Picture">
+                  <wp:docPr id="677169097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423196564" name="Picture"/>
+                          <pic:cNvPr id="677169097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712966958" name="Picture">
+                        <wp:docPr id="2022227883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712966958" name="Picture"/>
+                                <pic:cNvPr id="2022227883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044360898" name="Picture">
+                  <wp:docPr id="716817370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044360898" name="Picture"/>
+                          <pic:cNvPr id="716817370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384263318" name="Picture">
+                  <wp:docPr id="393303233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384263318" name="Picture"/>
+                          <pic:cNvPr id="393303233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458882055" name="Picture">
+                  <wp:docPr id="53354622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458882055" name="Picture"/>
+                          <pic:cNvPr id="53354622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351895947" name="Picture">
+                  <wp:docPr id="232823205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351895947" name="Picture"/>
+                          <pic:cNvPr id="232823205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609793652" name="Picture">
+                  <wp:docPr id="1849444858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609793652" name="Picture"/>
+                          <pic:cNvPr id="1849444858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">10 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">9 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282394989" name="Picture">
+                  <wp:docPr id="1664720769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282394989" name="Picture"/>
+                          <pic:cNvPr id="1664720769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7348076" name="Picture">
+                  <wp:docPr id="1387660510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7348076" name="Picture"/>
+                          <pic:cNvPr id="1387660510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848774150" name="Picture">
+                  <wp:docPr id="1465802988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848774150" name="Picture"/>
+                          <pic:cNvPr id="1465802988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749641718" name="Picture">
+                  <wp:docPr id="2045447312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749641718" name="Picture"/>
+                          <pic:cNvPr id="2045447312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">9 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42657,1547 +42657,1389 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...156 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3821555" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3821555</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820743" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820743</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820742" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820742</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820741" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820741</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820740" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820740</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820739" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820739</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820717" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820717</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820522" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820522</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP594739" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP594739</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">MET TP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="8700"/>
+          <w:trHeight w:hRule="exact" w:val="8940"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>