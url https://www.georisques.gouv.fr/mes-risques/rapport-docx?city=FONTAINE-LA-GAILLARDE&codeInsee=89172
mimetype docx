--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519071094" name="Picture">
+                  <wp:docPr id="250438073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519071094" name="Picture"/>
+                          <pic:cNvPr id="250438073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519320954" name="Picture">
+                  <wp:docPr id="333295101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519320954" name="Picture"/>
+                          <pic:cNvPr id="333295101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756954434" name="Picture">
+                        <wp:docPr id="1998053308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756954434" name="Picture"/>
+                                <pic:cNvPr id="1998053308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567807583" name="Picture">
+                  <wp:docPr id="312071963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567807583" name="Picture"/>
+                          <pic:cNvPr id="312071963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965302360" name="Picture">
+                  <wp:docPr id="555778174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965302360" name="Picture"/>
+                          <pic:cNvPr id="555778174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290082895" name="Picture">
+                  <wp:docPr id="1773681567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290082895" name="Picture"/>
+                          <pic:cNvPr id="1773681567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396618948" name="Picture">
+                  <wp:docPr id="1339622046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396618948" name="Picture"/>
+                          <pic:cNvPr id="1339622046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593677681" name="Picture">
+                  <wp:docPr id="1377103993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593677681" name="Picture"/>
+                          <pic:cNvPr id="1377103993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652686634" name="Picture">
+                        <wp:docPr id="195225526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652686634" name="Picture"/>
+                                <pic:cNvPr id="195225526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832625189" name="Picture">
+                        <wp:docPr id="728736218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832625189" name="Picture"/>
+                                <pic:cNvPr id="728736218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322991553" name="Picture">
+                        <wp:docPr id="60492598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322991553" name="Picture"/>
+                                <pic:cNvPr id="60492598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687004523" name="Picture">
+                        <wp:docPr id="220851349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687004523" name="Picture"/>
+                                <pic:cNvPr id="220851349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582895934" name="Picture">
+                        <wp:docPr id="1353529738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582895934" name="Picture"/>
+                                <pic:cNvPr id="1353529738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049528131" name="Picture">
+                        <wp:docPr id="326631119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049528131" name="Picture"/>
+                                <pic:cNvPr id="326631119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007691784" name="Picture">
+                        <wp:docPr id="1205419258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007691784" name="Picture"/>
+                                <pic:cNvPr id="1205419258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573881642" name="Picture">
+                        <wp:docPr id="1910970261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573881642" name="Picture"/>
+                                <pic:cNvPr id="1910970261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344180862" name="Picture">
+                        <wp:docPr id="1832589319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344180862" name="Picture"/>
+                                <pic:cNvPr id="1832589319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459698302" name="Picture">
+                        <wp:docPr id="1316049400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459698302" name="Picture"/>
+                                <pic:cNvPr id="1316049400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235421214" name="Picture">
+                        <wp:docPr id="1728108692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235421214" name="Picture"/>
+                                <pic:cNvPr id="1728108692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8080372" name="Picture">
+                        <wp:docPr id="943051982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8080372" name="Picture"/>
+                                <pic:cNvPr id="943051982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984320597" name="Picture">
+                        <wp:docPr id="1601520219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984320597" name="Picture"/>
+                                <pic:cNvPr id="1601520219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653845650" name="Picture">
+                        <wp:docPr id="451209391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653845650" name="Picture"/>
+                                <pic:cNvPr id="451209391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213237457" name="Picture">
+                        <wp:docPr id="746344745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213237457" name="Picture"/>
+                                <pic:cNvPr id="746344745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496008122" name="Picture">
+                  <wp:docPr id="1842751498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496008122" name="Picture"/>
+                          <pic:cNvPr id="1842751498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817512889" name="Picture">
+                  <wp:docPr id="1840838649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817512889" name="Picture"/>
+                          <pic:cNvPr id="1840838649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677645562" name="Picture">
+                  <wp:docPr id="1844727179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677645562" name="Picture"/>
+                          <pic:cNvPr id="1844727179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623108528" name="Picture">
+                  <wp:docPr id="1258986599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623108528" name="Picture"/>
+                          <pic:cNvPr id="1258986599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058182364" name="Picture">
+                  <wp:docPr id="976389924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058182364" name="Picture"/>
+                          <pic:cNvPr id="976389924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050314033" name="Picture">
+                  <wp:docPr id="1902748482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050314033" name="Picture"/>
+                          <pic:cNvPr id="1902748482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047053099" name="Picture">
+                        <wp:docPr id="360160037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047053099" name="Picture"/>
+                                <pic:cNvPr id="360160037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421728617" name="Picture">
+                  <wp:docPr id="1468302496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421728617" name="Picture"/>
+                          <pic:cNvPr id="1468302496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496939594" name="Picture">
+                  <wp:docPr id="1084328836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496939594" name="Picture"/>
+                          <pic:cNvPr id="1084328836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696029513" name="Picture">
+                  <wp:docPr id="1772523014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696029513" name="Picture"/>
+                          <pic:cNvPr id="1772523014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687332946" name="Picture">
+                  <wp:docPr id="1550730291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687332946" name="Picture"/>
+                          <pic:cNvPr id="1550730291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013436252" name="Picture">
+                  <wp:docPr id="1662091544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013436252" name="Picture"/>
+                          <pic:cNvPr id="1662091544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67843584" name="Picture">
+                  <wp:docPr id="849966406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67843584" name="Picture"/>
+                          <pic:cNvPr id="849966406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777299511" name="Picture">
+                        <wp:docPr id="2077717350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777299511" name="Picture"/>
+                                <pic:cNvPr id="2077717350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844275615" name="Picture">
+                  <wp:docPr id="1133261102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844275615" name="Picture"/>
+                          <pic:cNvPr id="1133261102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397869532" name="Picture">
+                  <wp:docPr id="1888996158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397869532" name="Picture"/>
+                          <pic:cNvPr id="1888996158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437994795" name="Picture">
+                  <wp:docPr id="739454026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437994795" name="Picture"/>
+                          <pic:cNvPr id="739454026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467836904" name="Picture">
+                  <wp:docPr id="173647311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467836904" name="Picture"/>
+                          <pic:cNvPr id="173647311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398143421" name="Picture">
+                  <wp:docPr id="75578224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398143421" name="Picture"/>
+                          <pic:cNvPr id="75578224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869416758" name="Picture">
+                  <wp:docPr id="1820158029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869416758" name="Picture"/>
+                          <pic:cNvPr id="1820158029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346331125" name="Picture">
+                        <wp:docPr id="339265228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346331125" name="Picture"/>
+                                <pic:cNvPr id="339265228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571008601" name="Picture">
+                  <wp:docPr id="1121852158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571008601" name="Picture"/>
+                          <pic:cNvPr id="1121852158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304338642" name="Picture">
+                  <wp:docPr id="268614351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304338642" name="Picture"/>
+                          <pic:cNvPr id="268614351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628559843" name="Picture">
+                  <wp:docPr id="227297715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628559843" name="Picture"/>
+                          <pic:cNvPr id="227297715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656631650" name="Picture">
+                  <wp:docPr id="1097701310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656631650" name="Picture"/>
+                          <pic:cNvPr id="1097701310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141926081" name="Picture">
+                  <wp:docPr id="784568305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141926081" name="Picture"/>
+                          <pic:cNvPr id="784568305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869154356" name="Picture">
+                  <wp:docPr id="1672371757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869154356" name="Picture"/>
+                          <pic:cNvPr id="1672371757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145789344" name="Picture">
+                  <wp:docPr id="1380991892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145789344" name="Picture"/>
+                          <pic:cNvPr id="1380991892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432810681" name="Picture">
+                  <wp:docPr id="1874723385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432810681" name="Picture"/>
+                          <pic:cNvPr id="1874723385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716864267" name="Picture">
+                  <wp:docPr id="1470269301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716864267" name="Picture"/>
+                          <pic:cNvPr id="1470269301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002565819" name="Picture">
+                        <wp:docPr id="1392361666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002565819" name="Picture"/>
+                                <pic:cNvPr id="1392361666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247981432" name="Picture">
+                  <wp:docPr id="296185031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247981432" name="Picture"/>
+                          <pic:cNvPr id="296185031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71183002" name="Picture">
+                  <wp:docPr id="1311365097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71183002" name="Picture"/>
+                          <pic:cNvPr id="1311365097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473459610" name="Picture">
+                  <wp:docPr id="1373405867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473459610" name="Picture"/>
+                          <pic:cNvPr id="1373405867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289054643" name="Picture">
+                  <wp:docPr id="1110252501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289054643" name="Picture"/>
+                          <pic:cNvPr id="1110252501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385673117" name="Picture">
+                  <wp:docPr id="1362352175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385673117" name="Picture"/>
+                          <pic:cNvPr id="1362352175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973195921" name="Picture">
+                  <wp:docPr id="62468769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973195921" name="Picture"/>
+                          <pic:cNvPr id="62468769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94546291" name="Picture">
+                        <wp:docPr id="704290410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94546291" name="Picture"/>
+                                <pic:cNvPr id="704290410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364830705" name="Picture">
+                  <wp:docPr id="2084889628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364830705" name="Picture"/>
+                          <pic:cNvPr id="2084889628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714716158" name="Picture">
+                  <wp:docPr id="1568434482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714716158" name="Picture"/>
+                          <pic:cNvPr id="1568434482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423025413" name="Picture">
+                  <wp:docPr id="733708320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423025413" name="Picture"/>
+                          <pic:cNvPr id="733708320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47024,57 +47024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911939874" name="Picture">
+                  <wp:docPr id="1984458784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911939874" name="Picture"/>
+                          <pic:cNvPr id="1984458784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47095,57 +47095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942309274" name="Picture">
+                  <wp:docPr id="1212396066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942309274" name="Picture"/>
+                          <pic:cNvPr id="1212396066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47509,57 +47509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552177684" name="Picture">
+                  <wp:docPr id="1057915274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552177684" name="Picture"/>
+                          <pic:cNvPr id="1057915274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>