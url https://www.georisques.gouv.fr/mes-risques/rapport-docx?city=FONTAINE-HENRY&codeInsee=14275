--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797748177" name="Picture">
+                  <wp:docPr id="409183438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797748177" name="Picture"/>
+                          <pic:cNvPr id="409183438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909646268" name="Picture">
+                  <wp:docPr id="1757092275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909646268" name="Picture"/>
+                          <pic:cNvPr id="1757092275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812795420" name="Picture">
+                        <wp:docPr id="421347158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812795420" name="Picture"/>
+                                <pic:cNvPr id="421347158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091215691" name="Picture">
+                  <wp:docPr id="791129369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091215691" name="Picture"/>
+                          <pic:cNvPr id="791129369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670380928" name="Picture">
+                  <wp:docPr id="1497433862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670380928" name="Picture"/>
+                          <pic:cNvPr id="1497433862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568896895" name="Picture">
+                  <wp:docPr id="1796754045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568896895" name="Picture"/>
+                          <pic:cNvPr id="1796754045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026065400" name="Picture">
+                  <wp:docPr id="1019138412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026065400" name="Picture"/>
+                          <pic:cNvPr id="1019138412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619709507" name="Picture">
+                  <wp:docPr id="1359221491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619709507" name="Picture"/>
+                          <pic:cNvPr id="1359221491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826253179" name="Picture">
+                        <wp:docPr id="1093526643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826253179" name="Picture"/>
+                                <pic:cNvPr id="1093526643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958993643" name="Picture">
+                        <wp:docPr id="1564471802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958993643" name="Picture"/>
+                                <pic:cNvPr id="1564471802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662222753" name="Picture">
+                        <wp:docPr id="1709661248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662222753" name="Picture"/>
+                                <pic:cNvPr id="1709661248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375503838" name="Picture">
+                        <wp:docPr id="2143743402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375503838" name="Picture"/>
+                                <pic:cNvPr id="2143743402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540248004" name="Picture">
+                        <wp:docPr id="960132261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540248004" name="Picture"/>
+                                <pic:cNvPr id="960132261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947601218" name="Picture">
+                        <wp:docPr id="813895569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947601218" name="Picture"/>
+                                <pic:cNvPr id="813895569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759205816" name="Picture">
+                        <wp:docPr id="61976812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759205816" name="Picture"/>
+                                <pic:cNvPr id="61976812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197073880" name="Picture">
+                        <wp:docPr id="1760694544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197073880" name="Picture"/>
+                                <pic:cNvPr id="1760694544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132546841" name="Picture">
+                        <wp:docPr id="1207053009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132546841" name="Picture"/>
+                                <pic:cNvPr id="1207053009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125246588" name="Picture">
+                        <wp:docPr id="1520253208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125246588" name="Picture"/>
+                                <pic:cNvPr id="1520253208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505508354" name="Picture">
+                        <wp:docPr id="1779890920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505508354" name="Picture"/>
+                                <pic:cNvPr id="1779890920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987528043" name="Picture">
+                        <wp:docPr id="1086433331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987528043" name="Picture"/>
+                                <pic:cNvPr id="1086433331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037743731" name="Picture">
+                        <wp:docPr id="835011908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037743731" name="Picture"/>
+                                <pic:cNvPr id="835011908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439300529" name="Picture">
+                        <wp:docPr id="720955856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439300529" name="Picture"/>
+                                <pic:cNvPr id="720955856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499648914" name="Picture">
+                        <wp:docPr id="1786085746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499648914" name="Picture"/>
+                                <pic:cNvPr id="1786085746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699907221" name="Picture">
+                  <wp:docPr id="2146958397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699907221" name="Picture"/>
+                          <pic:cNvPr id="2146958397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124626030" name="Picture">
+                  <wp:docPr id="105669757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124626030" name="Picture"/>
+                          <pic:cNvPr id="105669757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897492135" name="Picture">
+                  <wp:docPr id="1680141884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897492135" name="Picture"/>
+                          <pic:cNvPr id="1680141884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401678991" name="Picture">
+                  <wp:docPr id="951100327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401678991" name="Picture"/>
+                          <pic:cNvPr id="951100327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284375106" name="Picture">
+                  <wp:docPr id="695012066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284375106" name="Picture"/>
+                          <pic:cNvPr id="695012066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333715961" name="Picture">
+                  <wp:docPr id="1260465431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333715961" name="Picture"/>
+                          <pic:cNvPr id="1260465431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696580201" name="Picture">
+                        <wp:docPr id="1122947302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696580201" name="Picture"/>
+                                <pic:cNvPr id="1122947302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539388471" name="Picture">
+                  <wp:docPr id="1578946969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539388471" name="Picture"/>
+                          <pic:cNvPr id="1578946969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146764128" name="Picture">
+                  <wp:docPr id="1620351230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146764128" name="Picture"/>
+                          <pic:cNvPr id="1620351230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899818311" name="Picture">
+                  <wp:docPr id="1414073834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899818311" name="Picture"/>
+                          <pic:cNvPr id="1414073834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055553000" name="Picture">
+                  <wp:docPr id="1644004643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055553000" name="Picture"/>
+                          <pic:cNvPr id="1644004643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818690468" name="Picture">
+                  <wp:docPr id="1793686653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818690468" name="Picture"/>
+                          <pic:cNvPr id="1793686653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927883078" name="Picture">
+                  <wp:docPr id="157948744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927883078" name="Picture"/>
+                          <pic:cNvPr id="157948744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148865428" name="Picture">
+                        <wp:docPr id="2135827557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148865428" name="Picture"/>
+                                <pic:cNvPr id="2135827557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287911982" name="Picture">
+                        <wp:docPr id="1896353524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287911982" name="Picture"/>
+                                <pic:cNvPr id="1896353524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383277772" name="Picture">
+                  <wp:docPr id="1725716790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383277772" name="Picture"/>
+                          <pic:cNvPr id="1725716790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196837956" name="Picture">
+                  <wp:docPr id="1337688418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196837956" name="Picture"/>
+                          <pic:cNvPr id="1337688418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227360120" name="Picture">
+                  <wp:docPr id="555983517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227360120" name="Picture"/>
+                          <pic:cNvPr id="555983517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215014343" name="Picture">
+                  <wp:docPr id="2054531092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215014343" name="Picture"/>
+                          <pic:cNvPr id="2054531092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74371229" name="Picture">
+                  <wp:docPr id="1063941910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74371229" name="Picture"/>
+                          <pic:cNvPr id="1063941910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542671899" name="Picture">
+                  <wp:docPr id="43834854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542671899" name="Picture"/>
+                          <pic:cNvPr id="43834854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941509736" name="Picture">
+                  <wp:docPr id="631466660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941509736" name="Picture"/>
+                          <pic:cNvPr id="631466660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846925202" name="Picture">
+                  <wp:docPr id="1102372891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846925202" name="Picture"/>
+                          <pic:cNvPr id="1102372891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205590426" name="Picture">
+                  <wp:docPr id="967664049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205590426" name="Picture"/>
+                          <pic:cNvPr id="967664049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831736325" name="Picture">
+                  <wp:docPr id="23003901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831736325" name="Picture"/>
+                          <pic:cNvPr id="23003901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497412574" name="Picture">
+                  <wp:docPr id="853379728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497412574" name="Picture"/>
+                          <pic:cNvPr id="853379728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370787528" name="Picture">
+                  <wp:docPr id="655334232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370787528" name="Picture"/>
+                          <pic:cNvPr id="655334232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311904794" name="Picture">
+                        <wp:docPr id="1156718663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311904794" name="Picture"/>
+                                <pic:cNvPr id="1156718663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998572506" name="Picture">
+                  <wp:docPr id="536655578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998572506" name="Picture"/>
+                          <pic:cNvPr id="536655578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860972093" name="Picture">
+                  <wp:docPr id="645699602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860972093" name="Picture"/>
+                          <pic:cNvPr id="645699602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015241062" name="Picture">
+                  <wp:docPr id="867818432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015241062" name="Picture"/>
+                          <pic:cNvPr id="867818432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977962323" name="Picture">
+                  <wp:docPr id="620549933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977962323" name="Picture"/>
+                          <pic:cNvPr id="620549933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777474166" name="Picture">
+                  <wp:docPr id="1888283655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777474166" name="Picture"/>
+                          <pic:cNvPr id="1888283655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618001284" name="Picture">
+                  <wp:docPr id="887073376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618001284" name="Picture"/>
+                          <pic:cNvPr id="887073376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194678198" name="Picture">
+                        <wp:docPr id="47035775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194678198" name="Picture"/>
+                                <pic:cNvPr id="47035775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432528074" name="Picture">
+                  <wp:docPr id="1890080341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432528074" name="Picture"/>
+                          <pic:cNvPr id="1890080341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628908004" name="Picture">
+                  <wp:docPr id="1847575060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628908004" name="Picture"/>
+                          <pic:cNvPr id="1847575060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11525917" name="Picture">
+                  <wp:docPr id="1448367397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11525917" name="Picture"/>
+                          <pic:cNvPr id="1448367397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45488,57 +45488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328854320" name="Picture">
+                  <wp:docPr id="1029505189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328854320" name="Picture"/>
+                          <pic:cNvPr id="1029505189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169192302" name="Picture">
+                  <wp:docPr id="1911589882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169192302" name="Picture"/>
+                          <pic:cNvPr id="1911589882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91398149" name="Picture">
+                  <wp:docPr id="664760049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91398149" name="Picture"/>
+                          <pic:cNvPr id="664760049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48062,57 +48062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595347035" name="Picture">
+                  <wp:docPr id="234826155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595347035" name="Picture"/>
+                          <pic:cNvPr id="234826155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48133,57 +48133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76924801" name="Picture">
+                  <wp:docPr id="2024131765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76924801" name="Picture"/>
+                          <pic:cNvPr id="2024131765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48547,57 +48547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351747486" name="Picture">
+                  <wp:docPr id="605146550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351747486" name="Picture"/>
+                          <pic:cNvPr id="605146550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>