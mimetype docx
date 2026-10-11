--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745411586" name="Picture">
+                  <wp:docPr id="1864797324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745411586" name="Picture"/>
+                          <pic:cNvPr id="1864797324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611067421" name="Picture">
+                  <wp:docPr id="936825109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611067421" name="Picture"/>
+                          <pic:cNvPr id="936825109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258721050" name="Picture">
+                        <wp:docPr id="1672051251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258721050" name="Picture"/>
+                                <pic:cNvPr id="1672051251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281173880" name="Picture">
+                  <wp:docPr id="379539523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281173880" name="Picture"/>
+                          <pic:cNvPr id="379539523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473431263" name="Picture">
+                  <wp:docPr id="1634124717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473431263" name="Picture"/>
+                          <pic:cNvPr id="1634124717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938077256" name="Picture">
+                  <wp:docPr id="372686161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938077256" name="Picture"/>
+                          <pic:cNvPr id="372686161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775705777" name="Picture">
+                  <wp:docPr id="61693040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775705777" name="Picture"/>
+                          <pic:cNvPr id="61693040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327909227" name="Picture">
+                  <wp:docPr id="1117469372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327909227" name="Picture"/>
+                          <pic:cNvPr id="1117469372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446505913" name="Picture">
+                        <wp:docPr id="1493758776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446505913" name="Picture"/>
+                                <pic:cNvPr id="1493758776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021391460" name="Picture">
+                        <wp:docPr id="104378321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021391460" name="Picture"/>
+                                <pic:cNvPr id="104378321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229131243" name="Picture">
+                        <wp:docPr id="1533505813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229131243" name="Picture"/>
+                                <pic:cNvPr id="1533505813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415905730" name="Picture">
+                        <wp:docPr id="1525376340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415905730" name="Picture"/>
+                                <pic:cNvPr id="1525376340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686472215" name="Picture">
+                        <wp:docPr id="1661825086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686472215" name="Picture"/>
+                                <pic:cNvPr id="1661825086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504069296" name="Picture">
+                        <wp:docPr id="1486111267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504069296" name="Picture"/>
+                                <pic:cNvPr id="1486111267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331495660" name="Picture">
+                        <wp:docPr id="512997373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331495660" name="Picture"/>
+                                <pic:cNvPr id="512997373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659683118" name="Picture">
+                        <wp:docPr id="2109277414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659683118" name="Picture"/>
+                                <pic:cNvPr id="2109277414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803075541" name="Picture">
+                        <wp:docPr id="1555270223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803075541" name="Picture"/>
+                                <pic:cNvPr id="1555270223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519218844" name="Picture">
+                        <wp:docPr id="1639123837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519218844" name="Picture"/>
+                                <pic:cNvPr id="1639123837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211473367" name="Picture">
+                        <wp:docPr id="155701367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211473367" name="Picture"/>
+                                <pic:cNvPr id="155701367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420498545" name="Picture">
+                        <wp:docPr id="426637772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420498545" name="Picture"/>
+                                <pic:cNvPr id="426637772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483595164" name="Picture">
+                        <wp:docPr id="1005977377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483595164" name="Picture"/>
+                                <pic:cNvPr id="1005977377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363968497" name="Picture">
+                        <wp:docPr id="959247875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363968497" name="Picture"/>
+                                <pic:cNvPr id="959247875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474388811" name="Picture">
+                        <wp:docPr id="1501738901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474388811" name="Picture"/>
+                                <pic:cNvPr id="1501738901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517130800" name="Picture">
+                  <wp:docPr id="746433257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517130800" name="Picture"/>
+                          <pic:cNvPr id="746433257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939661123" name="Picture">
+                  <wp:docPr id="2114387189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939661123" name="Picture"/>
+                          <pic:cNvPr id="2114387189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319939178" name="Picture">
+                  <wp:docPr id="13681429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319939178" name="Picture"/>
+                          <pic:cNvPr id="13681429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61530558" name="Picture">
+                  <wp:docPr id="630198841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61530558" name="Picture"/>
+                          <pic:cNvPr id="630198841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100299220" name="Picture">
+                  <wp:docPr id="1563609018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100299220" name="Picture"/>
+                          <pic:cNvPr id="1563609018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473012103" name="Picture">
+                  <wp:docPr id="1608816199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473012103" name="Picture"/>
+                          <pic:cNvPr id="1608816199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400113079" name="Picture">
+                        <wp:docPr id="186917477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400113079" name="Picture"/>
+                                <pic:cNvPr id="186917477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860312525" name="Picture">
+                  <wp:docPr id="535350357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860312525" name="Picture"/>
+                          <pic:cNvPr id="535350357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320326155" name="Picture">
+                  <wp:docPr id="461332740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320326155" name="Picture"/>
+                          <pic:cNvPr id="461332740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282606831" name="Picture">
+                  <wp:docPr id="828530436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282606831" name="Picture"/>
+                          <pic:cNvPr id="828530436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547249485" name="Picture">
+                  <wp:docPr id="366051607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547249485" name="Picture"/>
+                          <pic:cNvPr id="366051607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838575379" name="Picture">
+                  <wp:docPr id="2041566050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838575379" name="Picture"/>
+                          <pic:cNvPr id="2041566050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488529356" name="Picture">
+                  <wp:docPr id="1534208236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488529356" name="Picture"/>
+                          <pic:cNvPr id="1534208236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814547719" name="Picture">
+                        <wp:docPr id="1526378827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814547719" name="Picture"/>
+                                <pic:cNvPr id="1526378827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445260463" name="Picture">
+                        <wp:docPr id="1559100351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445260463" name="Picture"/>
+                                <pic:cNvPr id="1559100351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239097467" name="Picture">
+                  <wp:docPr id="1770242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239097467" name="Picture"/>
+                          <pic:cNvPr id="1770242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905021826" name="Picture">
+                  <wp:docPr id="817095252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905021826" name="Picture"/>
+                          <pic:cNvPr id="817095252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402511214" name="Picture">
+                  <wp:docPr id="2012959308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402511214" name="Picture"/>
+                          <pic:cNvPr id="2012959308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32953281" name="Picture">
+                  <wp:docPr id="2029544288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32953281" name="Picture"/>
+                          <pic:cNvPr id="2029544288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349694554" name="Picture">
+                  <wp:docPr id="1339633947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349694554" name="Picture"/>
+                          <pic:cNvPr id="1339633947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231578655" name="Picture">
+                  <wp:docPr id="283446814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231578655" name="Picture"/>
+                          <pic:cNvPr id="283446814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242109630" name="Picture">
+                        <wp:docPr id="378613022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242109630" name="Picture"/>
+                                <pic:cNvPr id="378613022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723823261" name="Picture">
+                  <wp:docPr id="757784623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723823261" name="Picture"/>
+                          <pic:cNvPr id="757784623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557660016" name="Picture">
+                  <wp:docPr id="749048727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557660016" name="Picture"/>
+                          <pic:cNvPr id="749048727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565164629" name="Picture">
+                  <wp:docPr id="868463296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565164629" name="Picture"/>
+                          <pic:cNvPr id="868463296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068583671" name="Picture">
+                  <wp:docPr id="96711141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068583671" name="Picture"/>
+                          <pic:cNvPr id="96711141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013228230" name="Picture">
+                  <wp:docPr id="100312033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013228230" name="Picture"/>
+                          <pic:cNvPr id="100312033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124293696" name="Picture">
+                  <wp:docPr id="721503276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124293696" name="Picture"/>
+                          <pic:cNvPr id="721503276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981069293" name="Picture">
+                  <wp:docPr id="1614187071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981069293" name="Picture"/>
+                          <pic:cNvPr id="1614187071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780070058" name="Picture">
+                  <wp:docPr id="988817463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780070058" name="Picture"/>
+                          <pic:cNvPr id="988817463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602797744" name="Picture">
+                  <wp:docPr id="2016260070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602797744" name="Picture"/>
+                          <pic:cNvPr id="2016260070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811314215" name="Picture">
+                        <wp:docPr id="187356136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811314215" name="Picture"/>
+                                <pic:cNvPr id="187356136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927460521" name="Picture">
+                  <wp:docPr id="510463988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927460521" name="Picture"/>
+                          <pic:cNvPr id="510463988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378395137" name="Picture">
+                  <wp:docPr id="1639911644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378395137" name="Picture"/>
+                          <pic:cNvPr id="1639911644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92527391" name="Picture">
+                  <wp:docPr id="1162979092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92527391" name="Picture"/>
+                          <pic:cNvPr id="1162979092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652095940" name="Picture">
+                  <wp:docPr id="1803502093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652095940" name="Picture"/>
+                          <pic:cNvPr id="1803502093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592932996" name="Picture">
+                  <wp:docPr id="796714231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592932996" name="Picture"/>
+                          <pic:cNvPr id="796714231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126366791" name="Picture">
+                  <wp:docPr id="1439995151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126366791" name="Picture"/>
+                          <pic:cNvPr id="1439995151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082090720" name="Picture">
+                        <wp:docPr id="5524485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082090720" name="Picture"/>
+                                <pic:cNvPr id="5524485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110316196" name="Picture">
+                  <wp:docPr id="1901710829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110316196" name="Picture"/>
+                          <pic:cNvPr id="1901710829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73995683" name="Picture">
+                  <wp:docPr id="1350511776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73995683" name="Picture"/>
+                          <pic:cNvPr id="1350511776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286103722" name="Picture">
+                  <wp:docPr id="492540838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286103722" name="Picture"/>
+                          <pic:cNvPr id="492540838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>