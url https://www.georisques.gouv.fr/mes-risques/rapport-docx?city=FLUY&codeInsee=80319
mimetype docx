--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581648690" name="Picture">
+                  <wp:docPr id="114148702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581648690" name="Picture"/>
+                          <pic:cNvPr id="114148702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579615339" name="Picture">
+                  <wp:docPr id="59663456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579615339" name="Picture"/>
+                          <pic:cNvPr id="59663456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281762666" name="Picture">
+                        <wp:docPr id="1535473376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281762666" name="Picture"/>
+                                <pic:cNvPr id="1535473376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268924479" name="Picture">
+                  <wp:docPr id="943299060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268924479" name="Picture"/>
+                          <pic:cNvPr id="943299060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627929276" name="Picture">
+                  <wp:docPr id="1245500127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627929276" name="Picture"/>
+                          <pic:cNvPr id="1245500127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912424858" name="Picture">
+                  <wp:docPr id="1818598802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912424858" name="Picture"/>
+                          <pic:cNvPr id="1818598802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055409330" name="Picture">
+                  <wp:docPr id="1979988118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055409330" name="Picture"/>
+                          <pic:cNvPr id="1979988118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801110191" name="Picture">
+                  <wp:docPr id="650048009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801110191" name="Picture"/>
+                          <pic:cNvPr id="650048009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858660407" name="Picture">
+                        <wp:docPr id="667219218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858660407" name="Picture"/>
+                                <pic:cNvPr id="667219218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040430245" name="Picture">
+                        <wp:docPr id="1640910981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040430245" name="Picture"/>
+                                <pic:cNvPr id="1640910981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892306839" name="Picture">
+                        <wp:docPr id="377257119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892306839" name="Picture"/>
+                                <pic:cNvPr id="377257119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760717364" name="Picture">
+                        <wp:docPr id="757666347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760717364" name="Picture"/>
+                                <pic:cNvPr id="757666347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658221432" name="Picture">
+                        <wp:docPr id="1404824347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658221432" name="Picture"/>
+                                <pic:cNvPr id="1404824347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140109540" name="Picture">
+                        <wp:docPr id="1654749431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140109540" name="Picture"/>
+                                <pic:cNvPr id="1654749431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213388269" name="Picture">
+                        <wp:docPr id="322750147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213388269" name="Picture"/>
+                                <pic:cNvPr id="322750147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293349777" name="Picture">
+                        <wp:docPr id="1011399714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293349777" name="Picture"/>
+                                <pic:cNvPr id="1011399714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389087608" name="Picture">
+                        <wp:docPr id="1587038910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389087608" name="Picture"/>
+                                <pic:cNvPr id="1587038910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510408163" name="Picture">
+                        <wp:docPr id="1887146711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510408163" name="Picture"/>
+                                <pic:cNvPr id="1887146711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040709945" name="Picture">
+                        <wp:docPr id="1512620668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040709945" name="Picture"/>
+                                <pic:cNvPr id="1512620668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682760649" name="Picture">
+                        <wp:docPr id="1185025273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682760649" name="Picture"/>
+                                <pic:cNvPr id="1185025273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317387364" name="Picture">
+                        <wp:docPr id="503774348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317387364" name="Picture"/>
+                                <pic:cNvPr id="503774348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534155415" name="Picture">
+                        <wp:docPr id="2136370786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534155415" name="Picture"/>
+                                <pic:cNvPr id="2136370786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185452440" name="Picture">
+                        <wp:docPr id="1124325966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185452440" name="Picture"/>
+                                <pic:cNvPr id="1124325966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211867119" name="Picture">
+                  <wp:docPr id="395114691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211867119" name="Picture"/>
+                          <pic:cNvPr id="395114691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116623553" name="Picture">
+                  <wp:docPr id="864098619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116623553" name="Picture"/>
+                          <pic:cNvPr id="864098619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825940487" name="Picture">
+                  <wp:docPr id="752538395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825940487" name="Picture"/>
+                          <pic:cNvPr id="752538395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129701472" name="Picture">
+                  <wp:docPr id="2020722755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129701472" name="Picture"/>
+                          <pic:cNvPr id="2020722755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587955606" name="Picture">
+                  <wp:docPr id="2011512357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587955606" name="Picture"/>
+                          <pic:cNvPr id="2011512357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288841881" name="Picture">
+                  <wp:docPr id="1992083111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288841881" name="Picture"/>
+                          <pic:cNvPr id="1992083111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977297201" name="Picture">
+                        <wp:docPr id="1572525850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977297201" name="Picture"/>
+                                <pic:cNvPr id="1572525850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964063774" name="Picture">
+                        <wp:docPr id="201589648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964063774" name="Picture"/>
+                                <pic:cNvPr id="201589648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363284080" name="Picture">
+                  <wp:docPr id="1300298423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363284080" name="Picture"/>
+                          <pic:cNvPr id="1300298423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717712266" name="Picture">
+                  <wp:docPr id="1115563030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717712266" name="Picture"/>
+                          <pic:cNvPr id="1115563030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548080206" name="Picture">
+                  <wp:docPr id="1850390346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548080206" name="Picture"/>
+                          <pic:cNvPr id="1850390346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338730324" name="Picture">
+                  <wp:docPr id="434965680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338730324" name="Picture"/>
+                          <pic:cNvPr id="434965680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892164940" name="Picture">
+                  <wp:docPr id="524071152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892164940" name="Picture"/>
+                          <pic:cNvPr id="524071152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887634024" name="Picture">
+                  <wp:docPr id="817158773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887634024" name="Picture"/>
+                          <pic:cNvPr id="817158773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834708118" name="Picture">
+                        <wp:docPr id="1021384797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834708118" name="Picture"/>
+                                <pic:cNvPr id="1021384797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496868484" name="Picture">
+                  <wp:docPr id="714087110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496868484" name="Picture"/>
+                          <pic:cNvPr id="714087110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191174090" name="Picture">
+                  <wp:docPr id="55516756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191174090" name="Picture"/>
+                          <pic:cNvPr id="55516756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079766657" name="Picture">
+                  <wp:docPr id="1185973676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079766657" name="Picture"/>
+                          <pic:cNvPr id="1185973676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689437700" name="Picture">
+                  <wp:docPr id="692843439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689437700" name="Picture"/>
+                          <pic:cNvPr id="692843439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014097680" name="Picture">
+                  <wp:docPr id="300253685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014097680" name="Picture"/>
+                          <pic:cNvPr id="300253685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666918523" name="Picture">
+                  <wp:docPr id="917872752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666918523" name="Picture"/>
+                          <pic:cNvPr id="917872752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901309230" name="Picture">
+                        <wp:docPr id="1776713623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901309230" name="Picture"/>
+                                <pic:cNvPr id="1776713623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271470692" name="Picture">
+                  <wp:docPr id="1917576443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271470692" name="Picture"/>
+                          <pic:cNvPr id="1917576443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711245612" name="Picture">
+                  <wp:docPr id="1780090477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711245612" name="Picture"/>
+                          <pic:cNvPr id="1780090477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204408458" name="Picture">
+                  <wp:docPr id="1728878827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204408458" name="Picture"/>
+                          <pic:cNvPr id="1728878827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621866528" name="Picture">
+                  <wp:docPr id="1980747687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621866528" name="Picture"/>
+                          <pic:cNvPr id="1980747687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962791043" name="Picture">
+                  <wp:docPr id="1307802953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962791043" name="Picture"/>
+                          <pic:cNvPr id="1307802953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735755553" name="Picture">
+                  <wp:docPr id="1616630062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735755553" name="Picture"/>
+                          <pic:cNvPr id="1616630062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213563477" name="Picture">
+                        <wp:docPr id="1397376185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213563477" name="Picture"/>
+                                <pic:cNvPr id="1397376185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155495082" name="Picture">
+                  <wp:docPr id="294209513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155495082" name="Picture"/>
+                          <pic:cNvPr id="294209513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494797940" name="Picture">
+                  <wp:docPr id="283617005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494797940" name="Picture"/>
+                          <pic:cNvPr id="283617005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834466733" name="Picture">
+                  <wp:docPr id="1291267435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834466733" name="Picture"/>
+                          <pic:cNvPr id="1291267435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752007986" name="Picture">
+                  <wp:docPr id="818409709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752007986" name="Picture"/>
+                          <pic:cNvPr id="818409709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500775539" name="Picture">
+                  <wp:docPr id="2010566427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500775539" name="Picture"/>
+                          <pic:cNvPr id="2010566427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74238819" name="Picture">
+                  <wp:docPr id="1192924195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74238819" name="Picture"/>
+                          <pic:cNvPr id="1192924195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11186259" name="Picture">
+                  <wp:docPr id="1533872883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11186259" name="Picture"/>
+                          <pic:cNvPr id="1533872883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169909596" name="Picture">
+                  <wp:docPr id="119652040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169909596" name="Picture"/>
+                          <pic:cNvPr id="119652040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466571221" name="Picture">
+                  <wp:docPr id="1955605837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466571221" name="Picture"/>
+                          <pic:cNvPr id="1955605837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>