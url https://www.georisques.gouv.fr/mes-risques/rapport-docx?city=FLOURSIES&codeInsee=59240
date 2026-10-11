--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105044511" name="Picture">
+                  <wp:docPr id="677589996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105044511" name="Picture"/>
+                          <pic:cNvPr id="677589996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395501147" name="Picture">
+                  <wp:docPr id="1370690566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395501147" name="Picture"/>
+                          <pic:cNvPr id="1370690566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644277798" name="Picture">
+                        <wp:docPr id="1105222540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644277798" name="Picture"/>
+                                <pic:cNvPr id="1105222540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371036874" name="Picture">
+                  <wp:docPr id="1550513554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371036874" name="Picture"/>
+                          <pic:cNvPr id="1550513554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309698712" name="Picture">
+                  <wp:docPr id="1489416031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309698712" name="Picture"/>
+                          <pic:cNvPr id="1489416031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707756412" name="Picture">
+                  <wp:docPr id="594811717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707756412" name="Picture"/>
+                          <pic:cNvPr id="594811717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069059318" name="Picture">
+                  <wp:docPr id="1288838017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069059318" name="Picture"/>
+                          <pic:cNvPr id="1288838017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126380029" name="Picture">
+                  <wp:docPr id="1362254032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126380029" name="Picture"/>
+                          <pic:cNvPr id="1362254032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234485718" name="Picture">
+                        <wp:docPr id="1007220299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234485718" name="Picture"/>
+                                <pic:cNvPr id="1007220299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35103381" name="Picture">
+                        <wp:docPr id="660978746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35103381" name="Picture"/>
+                                <pic:cNvPr id="660978746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157153449" name="Picture">
+                        <wp:docPr id="1330070828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157153449" name="Picture"/>
+                                <pic:cNvPr id="1330070828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558062364" name="Picture">
+                        <wp:docPr id="2137844603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558062364" name="Picture"/>
+                                <pic:cNvPr id="2137844603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382803378" name="Picture">
+                        <wp:docPr id="270292660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382803378" name="Picture"/>
+                                <pic:cNvPr id="270292660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144919097" name="Picture">
+                        <wp:docPr id="716434664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144919097" name="Picture"/>
+                                <pic:cNvPr id="716434664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244786447" name="Picture">
+                        <wp:docPr id="158063563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244786447" name="Picture"/>
+                                <pic:cNvPr id="158063563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987354611" name="Picture">
+                        <wp:docPr id="515140119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987354611" name="Picture"/>
+                                <pic:cNvPr id="515140119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041003334" name="Picture">
+                        <wp:docPr id="1156069338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041003334" name="Picture"/>
+                                <pic:cNvPr id="1156069338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103960755" name="Picture">
+                        <wp:docPr id="566146358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103960755" name="Picture"/>
+                                <pic:cNvPr id="566146358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358295501" name="Picture">
+                        <wp:docPr id="1448814791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358295501" name="Picture"/>
+                                <pic:cNvPr id="1448814791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110096455" name="Picture">
+                        <wp:docPr id="277243373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110096455" name="Picture"/>
+                                <pic:cNvPr id="277243373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868317232" name="Picture">
+                        <wp:docPr id="1469628970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868317232" name="Picture"/>
+                                <pic:cNvPr id="1469628970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065698651" name="Picture">
+                        <wp:docPr id="1699306329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065698651" name="Picture"/>
+                                <pic:cNvPr id="1699306329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998775382" name="Picture">
+                        <wp:docPr id="131552345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998775382" name="Picture"/>
+                                <pic:cNvPr id="131552345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669182115" name="Picture">
+                  <wp:docPr id="1027991562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669182115" name="Picture"/>
+                          <pic:cNvPr id="1027991562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736521447" name="Picture">
+                  <wp:docPr id="1772960410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736521447" name="Picture"/>
+                          <pic:cNvPr id="1772960410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542809205" name="Picture">
+                  <wp:docPr id="327333327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542809205" name="Picture"/>
+                          <pic:cNvPr id="327333327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411947063" name="Picture">
+                  <wp:docPr id="1257375168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411947063" name="Picture"/>
+                          <pic:cNvPr id="1257375168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133789125" name="Picture">
+                  <wp:docPr id="2031837823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133789125" name="Picture"/>
+                          <pic:cNvPr id="2031837823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401209894" name="Picture">
+                  <wp:docPr id="671113788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401209894" name="Picture"/>
+                          <pic:cNvPr id="671113788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372719387" name="Picture">
+                        <wp:docPr id="167162768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372719387" name="Picture"/>
+                                <pic:cNvPr id="167162768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212762536" name="Picture">
+                        <wp:docPr id="964969508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212762536" name="Picture"/>
+                                <pic:cNvPr id="964969508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989393561" name="Picture">
+                  <wp:docPr id="2145217095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989393561" name="Picture"/>
+                          <pic:cNvPr id="2145217095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75817111" name="Picture">
+                  <wp:docPr id="668959148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75817111" name="Picture"/>
+                          <pic:cNvPr id="668959148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100859302" name="Picture">
+                  <wp:docPr id="1013007383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100859302" name="Picture"/>
+                          <pic:cNvPr id="1013007383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031497724" name="Picture">
+                  <wp:docPr id="935942464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031497724" name="Picture"/>
+                          <pic:cNvPr id="935942464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564160128" name="Picture">
+                  <wp:docPr id="765043357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564160128" name="Picture"/>
+                          <pic:cNvPr id="765043357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311576486" name="Picture">
+                  <wp:docPr id="2138816401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311576486" name="Picture"/>
+                          <pic:cNvPr id="2138816401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250122142" name="Picture">
+                        <wp:docPr id="1311451614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250122142" name="Picture"/>
+                                <pic:cNvPr id="1311451614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101203143" name="Picture">
+                        <wp:docPr id="678384471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101203143" name="Picture"/>
+                                <pic:cNvPr id="678384471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765602135" name="Picture">
+                  <wp:docPr id="1058925149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765602135" name="Picture"/>
+                          <pic:cNvPr id="1058925149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869589027" name="Picture">
+                  <wp:docPr id="655236731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869589027" name="Picture"/>
+                          <pic:cNvPr id="655236731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028854126" name="Picture">
+                  <wp:docPr id="1389701309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028854126" name="Picture"/>
+                          <pic:cNvPr id="1389701309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346383019" name="Picture">
+                  <wp:docPr id="1831729925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346383019" name="Picture"/>
+                          <pic:cNvPr id="1831729925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584043678" name="Picture">
+                  <wp:docPr id="2008888009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584043678" name="Picture"/>
+                          <pic:cNvPr id="2008888009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816113740" name="Picture">
+                  <wp:docPr id="917854097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816113740" name="Picture"/>
+                          <pic:cNvPr id="917854097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969305578" name="Picture">
+                        <wp:docPr id="119367000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969305578" name="Picture"/>
+                                <pic:cNvPr id="119367000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783750166" name="Picture">
+                  <wp:docPr id="461943797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783750166" name="Picture"/>
+                          <pic:cNvPr id="461943797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382374438" name="Picture">
+                  <wp:docPr id="858228688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382374438" name="Picture"/>
+                          <pic:cNvPr id="858228688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906761217" name="Picture">
+                  <wp:docPr id="2017909008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906761217" name="Picture"/>
+                          <pic:cNvPr id="2017909008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973038215" name="Picture">
+                  <wp:docPr id="1975928093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973038215" name="Picture"/>
+                          <pic:cNvPr id="1975928093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948161798" name="Picture">
+                  <wp:docPr id="1431938046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948161798" name="Picture"/>
+                          <pic:cNvPr id="1431938046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870613082" name="Picture">
+                  <wp:docPr id="726833325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870613082" name="Picture"/>
+                          <pic:cNvPr id="726833325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185941380" name="Picture">
+                        <wp:docPr id="973953556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185941380" name="Picture"/>
+                                <pic:cNvPr id="973953556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506305318" name="Picture">
+                  <wp:docPr id="94714376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506305318" name="Picture"/>
+                          <pic:cNvPr id="94714376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171161500" name="Picture">
+                  <wp:docPr id="1388166430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171161500" name="Picture"/>
+                          <pic:cNvPr id="1388166430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497437626" name="Picture">
+                  <wp:docPr id="118442990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497437626" name="Picture"/>
+                          <pic:cNvPr id="118442990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161090010" name="Picture">
+                  <wp:docPr id="2101152702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161090010" name="Picture"/>
+                          <pic:cNvPr id="2101152702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291891802" name="Picture">
+                  <wp:docPr id="1269608530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291891802" name="Picture"/>
+                          <pic:cNvPr id="1269608530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102009459" name="Picture">
+                  <wp:docPr id="1921994978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102009459" name="Picture"/>
+                          <pic:cNvPr id="1921994978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133213478" name="Picture">
+                  <wp:docPr id="1544503489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133213478" name="Picture"/>
+                          <pic:cNvPr id="1544503489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872217668" name="Picture">
+                  <wp:docPr id="1263706880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872217668" name="Picture"/>
+                          <pic:cNvPr id="1263706880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089781975" name="Picture">
+                  <wp:docPr id="1451861420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089781975" name="Picture"/>
+                          <pic:cNvPr id="1451861420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>