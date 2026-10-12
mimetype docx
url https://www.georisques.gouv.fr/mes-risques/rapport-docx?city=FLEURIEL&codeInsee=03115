--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625804480" name="Picture">
+                  <wp:docPr id="940330772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625804480" name="Picture"/>
+                          <pic:cNvPr id="940330772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912328327" name="Picture">
+                  <wp:docPr id="1186062530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912328327" name="Picture"/>
+                          <pic:cNvPr id="1186062530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031099902" name="Picture">
+                        <wp:docPr id="1948593744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031099902" name="Picture"/>
+                                <pic:cNvPr id="1948593744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495369167" name="Picture">
+                  <wp:docPr id="2113511195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495369167" name="Picture"/>
+                          <pic:cNvPr id="2113511195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339617434" name="Picture">
+                  <wp:docPr id="965656913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339617434" name="Picture"/>
+                          <pic:cNvPr id="965656913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421697942" name="Picture">
+                  <wp:docPr id="1846894760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421697942" name="Picture"/>
+                          <pic:cNvPr id="1846894760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505987040" name="Picture">
+                  <wp:docPr id="930940868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505987040" name="Picture"/>
+                          <pic:cNvPr id="930940868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151071806" name="Picture">
+                  <wp:docPr id="1762241794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151071806" name="Picture"/>
+                          <pic:cNvPr id="1762241794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160010218" name="Picture">
+                        <wp:docPr id="433819555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160010218" name="Picture"/>
+                                <pic:cNvPr id="433819555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208038025" name="Picture">
+                        <wp:docPr id="1089533852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208038025" name="Picture"/>
+                                <pic:cNvPr id="1089533852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995319855" name="Picture">
+                        <wp:docPr id="422806594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995319855" name="Picture"/>
+                                <pic:cNvPr id="422806594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668165324" name="Picture">
+                        <wp:docPr id="1285480499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668165324" name="Picture"/>
+                                <pic:cNvPr id="1285480499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739226654" name="Picture">
+                        <wp:docPr id="983363978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739226654" name="Picture"/>
+                                <pic:cNvPr id="983363978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050178340" name="Picture">
+                        <wp:docPr id="650863620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050178340" name="Picture"/>
+                                <pic:cNvPr id="650863620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273620724" name="Picture">
+                        <wp:docPr id="2094975768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273620724" name="Picture"/>
+                                <pic:cNvPr id="2094975768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480021516" name="Picture">
+                        <wp:docPr id="1837295162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480021516" name="Picture"/>
+                                <pic:cNvPr id="1837295162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298905204" name="Picture">
+                        <wp:docPr id="224786277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298905204" name="Picture"/>
+                                <pic:cNvPr id="224786277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947270591" name="Picture">
+                        <wp:docPr id="382934624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947270591" name="Picture"/>
+                                <pic:cNvPr id="382934624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354914413" name="Picture">
+                        <wp:docPr id="1345584460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354914413" name="Picture"/>
+                                <pic:cNvPr id="1345584460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081439685" name="Picture">
+                        <wp:docPr id="2103490953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081439685" name="Picture"/>
+                                <pic:cNvPr id="2103490953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674372825" name="Picture">
+                  <wp:docPr id="1129743674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674372825" name="Picture"/>
+                          <pic:cNvPr id="1129743674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190631149" name="Picture">
+                  <wp:docPr id="1316248641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190631149" name="Picture"/>
+                          <pic:cNvPr id="1316248641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62310968" name="Picture">
+                  <wp:docPr id="300783910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62310968" name="Picture"/>
+                          <pic:cNvPr id="300783910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270621828" name="Picture">
+                  <wp:docPr id="1761368465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270621828" name="Picture"/>
+                          <pic:cNvPr id="1761368465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316635682" name="Picture">
+                  <wp:docPr id="205034248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316635682" name="Picture"/>
+                          <pic:cNvPr id="205034248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813140660" name="Picture">
+                  <wp:docPr id="156262302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813140660" name="Picture"/>
+                          <pic:cNvPr id="156262302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637557402" name="Picture">
+                        <wp:docPr id="1499157354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637557402" name="Picture"/>
+                                <pic:cNvPr id="1499157354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439311366" name="Picture">
+                  <wp:docPr id="1792650807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439311366" name="Picture"/>
+                          <pic:cNvPr id="1792650807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91384478" name="Picture">
+                  <wp:docPr id="2001077624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91384478" name="Picture"/>
+                          <pic:cNvPr id="2001077624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031090526" name="Picture">
+                  <wp:docPr id="1946540281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031090526" name="Picture"/>
+                          <pic:cNvPr id="1946540281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96926964" name="Picture">
+                  <wp:docPr id="1864339238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96926964" name="Picture"/>
+                          <pic:cNvPr id="1864339238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881702379" name="Picture">
+                  <wp:docPr id="99674810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881702379" name="Picture"/>
+                          <pic:cNvPr id="99674810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391314438" name="Picture">
+                  <wp:docPr id="1096878387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391314438" name="Picture"/>
+                          <pic:cNvPr id="1096878387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775105349" name="Picture">
+                        <wp:docPr id="1318344415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775105349" name="Picture"/>
+                                <pic:cNvPr id="1318344415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087278923" name="Picture">
+                        <wp:docPr id="1187161833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087278923" name="Picture"/>
+                                <pic:cNvPr id="1187161833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169578842" name="Picture">
+                  <wp:docPr id="543414505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169578842" name="Picture"/>
+                          <pic:cNvPr id="543414505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551044408" name="Picture">
+                  <wp:docPr id="478851563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551044408" name="Picture"/>
+                          <pic:cNvPr id="478851563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297828721" name="Picture">
+                  <wp:docPr id="1136834885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297828721" name="Picture"/>
+                          <pic:cNvPr id="1136834885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231893805" name="Picture">
+                  <wp:docPr id="711545325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231893805" name="Picture"/>
+                          <pic:cNvPr id="711545325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453694214" name="Picture">
+                  <wp:docPr id="304806070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453694214" name="Picture"/>
+                          <pic:cNvPr id="304806070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868192653" name="Picture">
+                  <wp:docPr id="270232296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868192653" name="Picture"/>
+                          <pic:cNvPr id="270232296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447956206" name="Picture">
+                        <wp:docPr id="1258149452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447956206" name="Picture"/>
+                                <pic:cNvPr id="1258149452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601690315" name="Picture">
+                  <wp:docPr id="1516767116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601690315" name="Picture"/>
+                          <pic:cNvPr id="1516767116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611384080" name="Picture">
+                  <wp:docPr id="576438861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611384080" name="Picture"/>
+                          <pic:cNvPr id="576438861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610557764" name="Picture">
+                  <wp:docPr id="103825404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610557764" name="Picture"/>
+                          <pic:cNvPr id="103825404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537232957" name="Picture">
+                  <wp:docPr id="1614157285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537232957" name="Picture"/>
+                          <pic:cNvPr id="1614157285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746377635" name="Picture">
+                  <wp:docPr id="523309346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746377635" name="Picture"/>
+                          <pic:cNvPr id="523309346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950760498" name="Picture">
+                  <wp:docPr id="1133826896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950760498" name="Picture"/>
+                          <pic:cNvPr id="1133826896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212500671" name="Picture">
+                        <wp:docPr id="1762263237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212500671" name="Picture"/>
+                                <pic:cNvPr id="1762263237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238927542" name="Picture">
+                  <wp:docPr id="216088807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238927542" name="Picture"/>
+                          <pic:cNvPr id="216088807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707734702" name="Picture">
+                  <wp:docPr id="54886416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707734702" name="Picture"/>
+                          <pic:cNvPr id="54886416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191312341" name="Picture">
+                  <wp:docPr id="303810978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191312341" name="Picture"/>
+                          <pic:cNvPr id="303810978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>