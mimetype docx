--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816511975" name="Picture">
+                  <wp:docPr id="1952624645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816511975" name="Picture"/>
+                          <pic:cNvPr id="1952624645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311103075" name="Picture">
+                  <wp:docPr id="776128508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311103075" name="Picture"/>
+                          <pic:cNvPr id="776128508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223414344" name="Picture">
+                        <wp:docPr id="1859218157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223414344" name="Picture"/>
+                                <pic:cNvPr id="1859218157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488230141" name="Picture">
+                  <wp:docPr id="1540532554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488230141" name="Picture"/>
+                          <pic:cNvPr id="1540532554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565304209" name="Picture">
+                  <wp:docPr id="858483715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565304209" name="Picture"/>
+                          <pic:cNvPr id="858483715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959123932" name="Picture">
+                  <wp:docPr id="379630249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959123932" name="Picture"/>
+                          <pic:cNvPr id="379630249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893880317" name="Picture">
+                  <wp:docPr id="405795887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893880317" name="Picture"/>
+                          <pic:cNvPr id="405795887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866536990" name="Picture">
+                  <wp:docPr id="858587164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866536990" name="Picture"/>
+                          <pic:cNvPr id="858587164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547915325" name="Picture">
+                        <wp:docPr id="1884534534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547915325" name="Picture"/>
+                                <pic:cNvPr id="1884534534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406758145" name="Picture">
+                        <wp:docPr id="1916793101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406758145" name="Picture"/>
+                                <pic:cNvPr id="1916793101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130788628" name="Picture">
+                        <wp:docPr id="1025437893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130788628" name="Picture"/>
+                                <pic:cNvPr id="1025437893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242621641" name="Picture">
+                        <wp:docPr id="2121561586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242621641" name="Picture"/>
+                                <pic:cNvPr id="2121561586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120184314" name="Picture">
+                        <wp:docPr id="1081497120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120184314" name="Picture"/>
+                                <pic:cNvPr id="1081497120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566095313" name="Picture">
+                        <wp:docPr id="1725391092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566095313" name="Picture"/>
+                                <pic:cNvPr id="1725391092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355785150" name="Picture">
+                        <wp:docPr id="121014022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355785150" name="Picture"/>
+                                <pic:cNvPr id="121014022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455106832" name="Picture">
+                        <wp:docPr id="980194075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455106832" name="Picture"/>
+                                <pic:cNvPr id="980194075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989568558" name="Picture">
+                        <wp:docPr id="1408330043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989568558" name="Picture"/>
+                                <pic:cNvPr id="1408330043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628772694" name="Picture">
+                        <wp:docPr id="383629984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628772694" name="Picture"/>
+                                <pic:cNvPr id="383629984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495892333" name="Picture">
+                        <wp:docPr id="1000613287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495892333" name="Picture"/>
+                                <pic:cNvPr id="1000613287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337015404" name="Picture">
+                        <wp:docPr id="1369128939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337015404" name="Picture"/>
+                                <pic:cNvPr id="1369128939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369526390" name="Picture">
+                        <wp:docPr id="1688740518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369526390" name="Picture"/>
+                                <pic:cNvPr id="1688740518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985103639" name="Picture">
+                        <wp:docPr id="2029949598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985103639" name="Picture"/>
+                                <pic:cNvPr id="2029949598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183746300" name="Picture">
+                        <wp:docPr id="1047673765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183746300" name="Picture"/>
+                                <pic:cNvPr id="1047673765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675731114" name="Picture">
+                  <wp:docPr id="397718258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675731114" name="Picture"/>
+                          <pic:cNvPr id="397718258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100924469" name="Picture">
+                  <wp:docPr id="1225549975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100924469" name="Picture"/>
+                          <pic:cNvPr id="1225549975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934250033" name="Picture">
+                  <wp:docPr id="108849326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934250033" name="Picture"/>
+                          <pic:cNvPr id="108849326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430089199" name="Picture">
+                  <wp:docPr id="981192687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430089199" name="Picture"/>
+                          <pic:cNvPr id="981192687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902019262" name="Picture">
+                  <wp:docPr id="153877127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902019262" name="Picture"/>
+                          <pic:cNvPr id="153877127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286095468" name="Picture">
+                  <wp:docPr id="1234455297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286095468" name="Picture"/>
+                          <pic:cNvPr id="1234455297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689728908" name="Picture">
+                        <wp:docPr id="1017476638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689728908" name="Picture"/>
+                                <pic:cNvPr id="1017476638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189082754" name="Picture">
+                  <wp:docPr id="1805086441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189082754" name="Picture"/>
+                          <pic:cNvPr id="1805086441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349809558" name="Picture">
+                  <wp:docPr id="841928746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349809558" name="Picture"/>
+                          <pic:cNvPr id="841928746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220341059" name="Picture">
+                  <wp:docPr id="623662583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220341059" name="Picture"/>
+                          <pic:cNvPr id="623662583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795038894" name="Picture">
+                  <wp:docPr id="513563272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795038894" name="Picture"/>
+                          <pic:cNvPr id="513563272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095048395" name="Picture">
+                  <wp:docPr id="568513503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095048395" name="Picture"/>
+                          <pic:cNvPr id="568513503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943936347" name="Picture">
+                  <wp:docPr id="585095519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943936347" name="Picture"/>
+                          <pic:cNvPr id="585095519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582072814" name="Picture">
+                        <wp:docPr id="348483072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582072814" name="Picture"/>
+                                <pic:cNvPr id="348483072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906913922" name="Picture">
+                  <wp:docPr id="1814142331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906913922" name="Picture"/>
+                          <pic:cNvPr id="1814142331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950367849" name="Picture">
+                  <wp:docPr id="1651655057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950367849" name="Picture"/>
+                          <pic:cNvPr id="1651655057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156756535" name="Picture">
+                  <wp:docPr id="1208071815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156756535" name="Picture"/>
+                          <pic:cNvPr id="1208071815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695358098" name="Picture">
+                  <wp:docPr id="1237582836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695358098" name="Picture"/>
+                          <pic:cNvPr id="1237582836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176314926" name="Picture">
+                  <wp:docPr id="788291543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176314926" name="Picture"/>
+                          <pic:cNvPr id="788291543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725173920" name="Picture">
+                  <wp:docPr id="1288066488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725173920" name="Picture"/>
+                          <pic:cNvPr id="1288066488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775446111" name="Picture">
+                        <wp:docPr id="2138238213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775446111" name="Picture"/>
+                                <pic:cNvPr id="2138238213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712331478" name="Picture">
+                  <wp:docPr id="1147332035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712331478" name="Picture"/>
+                          <pic:cNvPr id="1147332035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7122866" name="Picture">
+                  <wp:docPr id="1675328596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7122866" name="Picture"/>
+                          <pic:cNvPr id="1675328596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888353840" name="Picture">
+                  <wp:docPr id="195674095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888353840" name="Picture"/>
+                          <pic:cNvPr id="195674095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693974153" name="Picture">
+                  <wp:docPr id="564878780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693974153" name="Picture"/>
+                          <pic:cNvPr id="564878780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434522748" name="Picture">
+                  <wp:docPr id="1939285346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434522748" name="Picture"/>
+                          <pic:cNvPr id="1939285346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274506895" name="Picture">
+                  <wp:docPr id="133142640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274506895" name="Picture"/>
+                          <pic:cNvPr id="133142640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450934621" name="Picture">
+                        <wp:docPr id="1218768806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450934621" name="Picture"/>
+                                <pic:cNvPr id="1218768806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371319784" name="Picture">
+                  <wp:docPr id="1311068729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371319784" name="Picture"/>
+                          <pic:cNvPr id="1311068729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531428843" name="Picture">
+                  <wp:docPr id="554917252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531428843" name="Picture"/>
+                          <pic:cNvPr id="554917252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029249742" name="Picture">
+                  <wp:docPr id="215727726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029249742" name="Picture"/>
+                          <pic:cNvPr id="215727726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736772887" name="Picture">
+                  <wp:docPr id="64966766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736772887" name="Picture"/>
+                          <pic:cNvPr id="64966766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676639474" name="Picture">
+                  <wp:docPr id="1194428439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676639474" name="Picture"/>
+                          <pic:cNvPr id="1194428439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40457,51 +40457,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631184572" name="Picture">
+                  <wp:docPr id="1907768686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631184572" name="Picture"/>
+                          <pic:cNvPr id="1907768686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429773587" name="Picture">
+                  <wp:docPr id="913495259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429773587" name="Picture"/>
+                          <pic:cNvPr id="913495259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978513885" name="Picture">
+                  <wp:docPr id="1748145409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978513885" name="Picture"/>
+                          <pic:cNvPr id="1748145409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809085519" name="Picture">
+                  <wp:docPr id="1504788622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809085519" name="Picture"/>
+                          <pic:cNvPr id="1504788622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,51 +43473,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43836,51 +43836,202 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799430" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3799430</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44392,50 +44543,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>