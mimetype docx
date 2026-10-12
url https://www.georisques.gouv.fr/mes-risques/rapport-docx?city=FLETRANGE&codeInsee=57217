--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430488624" name="Picture">
+                  <wp:docPr id="1255863591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430488624" name="Picture"/>
+                          <pic:cNvPr id="1255863591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194047412" name="Picture">
+                  <wp:docPr id="271492990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194047412" name="Picture"/>
+                          <pic:cNvPr id="271492990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782296475" name="Picture">
+                        <wp:docPr id="1205871842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782296475" name="Picture"/>
+                                <pic:cNvPr id="1205871842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274845588" name="Picture">
+                  <wp:docPr id="1575147222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274845588" name="Picture"/>
+                          <pic:cNvPr id="1575147222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825913254" name="Picture">
+                  <wp:docPr id="680295323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825913254" name="Picture"/>
+                          <pic:cNvPr id="680295323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250283858" name="Picture">
+                  <wp:docPr id="1994063105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250283858" name="Picture"/>
+                          <pic:cNvPr id="1994063105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343078831" name="Picture">
+                  <wp:docPr id="1470302138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343078831" name="Picture"/>
+                          <pic:cNvPr id="1470302138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652181816" name="Picture">
+                  <wp:docPr id="1267984122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652181816" name="Picture"/>
+                          <pic:cNvPr id="1267984122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433494029" name="Picture">
+                        <wp:docPr id="2022523360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433494029" name="Picture"/>
+                                <pic:cNvPr id="2022523360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771310276" name="Picture">
+                        <wp:docPr id="1370318522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771310276" name="Picture"/>
+                                <pic:cNvPr id="1370318522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214800687" name="Picture">
+                        <wp:docPr id="640010701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214800687" name="Picture"/>
+                                <pic:cNvPr id="640010701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631037387" name="Picture">
+                        <wp:docPr id="1924715219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631037387" name="Picture"/>
+                                <pic:cNvPr id="1924715219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122703166" name="Picture">
+                        <wp:docPr id="76299246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122703166" name="Picture"/>
+                                <pic:cNvPr id="76299246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430298919" name="Picture">
+                        <wp:docPr id="1907837129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430298919" name="Picture"/>
+                                <pic:cNvPr id="1907837129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773408548" name="Picture">
+                        <wp:docPr id="1132276199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773408548" name="Picture"/>
+                                <pic:cNvPr id="1132276199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55079164" name="Picture">
+                        <wp:docPr id="1456624857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55079164" name="Picture"/>
+                                <pic:cNvPr id="1456624857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869751941" name="Picture">
+                        <wp:docPr id="162819195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869751941" name="Picture"/>
+                                <pic:cNvPr id="162819195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127979819" name="Picture">
+                        <wp:docPr id="1741550075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127979819" name="Picture"/>
+                                <pic:cNvPr id="1741550075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564856685" name="Picture">
+                        <wp:docPr id="898546828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564856685" name="Picture"/>
+                                <pic:cNvPr id="898546828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351338492" name="Picture">
+                        <wp:docPr id="2143335949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351338492" name="Picture"/>
+                                <pic:cNvPr id="2143335949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696086600" name="Picture">
+                        <wp:docPr id="191725811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696086600" name="Picture"/>
+                                <pic:cNvPr id="191725811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333541981" name="Picture">
+                        <wp:docPr id="1837523508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333541981" name="Picture"/>
+                                <pic:cNvPr id="1837523508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774267292" name="Picture">
+                        <wp:docPr id="615045013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774267292" name="Picture"/>
+                                <pic:cNvPr id="615045013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082101200" name="Picture">
+                  <wp:docPr id="362949302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082101200" name="Picture"/>
+                          <pic:cNvPr id="362949302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865346116" name="Picture">
+                  <wp:docPr id="1827037517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865346116" name="Picture"/>
+                          <pic:cNvPr id="1827037517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161843598" name="Picture">
+                  <wp:docPr id="1475769213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161843598" name="Picture"/>
+                          <pic:cNvPr id="1475769213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476596098" name="Picture">
+                  <wp:docPr id="908029817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476596098" name="Picture"/>
+                          <pic:cNvPr id="908029817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442478537" name="Picture">
+                  <wp:docPr id="1356016320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442478537" name="Picture"/>
+                          <pic:cNvPr id="1356016320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907477841" name="Picture">
+                  <wp:docPr id="1824161478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907477841" name="Picture"/>
+                          <pic:cNvPr id="1824161478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503503747" name="Picture">
+                        <wp:docPr id="1392290051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503503747" name="Picture"/>
+                                <pic:cNvPr id="1392290051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164636749" name="Picture">
+                  <wp:docPr id="1969122689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164636749" name="Picture"/>
+                          <pic:cNvPr id="1969122689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769667430" name="Picture">
+                  <wp:docPr id="1026372021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769667430" name="Picture"/>
+                          <pic:cNvPr id="1026372021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632699290" name="Picture">
+                  <wp:docPr id="170800034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632699290" name="Picture"/>
+                          <pic:cNvPr id="170800034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471758985" name="Picture">
+                  <wp:docPr id="2131718254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471758985" name="Picture"/>
+                          <pic:cNvPr id="2131718254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518005730" name="Picture">
+                  <wp:docPr id="1616643265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518005730" name="Picture"/>
+                          <pic:cNvPr id="1616643265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071873827" name="Picture">
+                  <wp:docPr id="1451275333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071873827" name="Picture"/>
+                          <pic:cNvPr id="1451275333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661481372" name="Picture">
+                        <wp:docPr id="962484470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661481372" name="Picture"/>
+                                <pic:cNvPr id="962484470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362605114" name="Picture">
+                  <wp:docPr id="766067007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362605114" name="Picture"/>
+                          <pic:cNvPr id="766067007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529505365" name="Picture">
+                  <wp:docPr id="687081214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529505365" name="Picture"/>
+                          <pic:cNvPr id="687081214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105106754" name="Picture">
+                  <wp:docPr id="1976951773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105106754" name="Picture"/>
+                          <pic:cNvPr id="1976951773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821730747" name="Picture">
+                  <wp:docPr id="743176702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821730747" name="Picture"/>
+                          <pic:cNvPr id="743176702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161136791" name="Picture">
+                  <wp:docPr id="270985872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161136791" name="Picture"/>
+                          <pic:cNvPr id="270985872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567610433" name="Picture">
+                  <wp:docPr id="2140658387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567610433" name="Picture"/>
+                          <pic:cNvPr id="2140658387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894183756" name="Picture">
+                        <wp:docPr id="1623640073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894183756" name="Picture"/>
+                                <pic:cNvPr id="1623640073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534687579" name="Picture">
+                  <wp:docPr id="1864690278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534687579" name="Picture"/>
+                          <pic:cNvPr id="1864690278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370265532" name="Picture">
+                  <wp:docPr id="1565036790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370265532" name="Picture"/>
+                          <pic:cNvPr id="1565036790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370635350" name="Picture">
+                  <wp:docPr id="186158550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370635350" name="Picture"/>
+                          <pic:cNvPr id="186158550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760539922" name="Picture">
+                  <wp:docPr id="938144576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760539922" name="Picture"/>
+                          <pic:cNvPr id="938144576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112091116" name="Picture">
+                  <wp:docPr id="854618868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112091116" name="Picture"/>
+                          <pic:cNvPr id="854618868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658002412" name="Picture">
+                  <wp:docPr id="1249707710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658002412" name="Picture"/>
+                          <pic:cNvPr id="1249707710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213291738" name="Picture">
+                        <wp:docPr id="1569640043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213291738" name="Picture"/>
+                                <pic:cNvPr id="1569640043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578513980" name="Picture">
+                  <wp:docPr id="1158791290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578513980" name="Picture"/>
+                          <pic:cNvPr id="1158791290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484640424" name="Picture">
+                  <wp:docPr id="1858577189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484640424" name="Picture"/>
+                          <pic:cNvPr id="1858577189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400374393" name="Picture">
+                  <wp:docPr id="849608068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400374393" name="Picture"/>
+                          <pic:cNvPr id="849608068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676035934" name="Picture">
+                  <wp:docPr id="871512144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676035934" name="Picture"/>
+                          <pic:cNvPr id="871512144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771081989" name="Picture">
+                  <wp:docPr id="474900873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771081989" name="Picture"/>
+                          <pic:cNvPr id="474900873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768088945" name="Picture">
+                  <wp:docPr id="1510620736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768088945" name="Picture"/>
+                          <pic:cNvPr id="1510620736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097239009" name="Picture">
+                  <wp:docPr id="95093477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097239009" name="Picture"/>
+                          <pic:cNvPr id="95093477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506985546" name="Picture">
+                  <wp:docPr id="1709191201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506985546" name="Picture"/>
+                          <pic:cNvPr id="1709191201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322155309" name="Picture">
+                  <wp:docPr id="1316698688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322155309" name="Picture"/>
+                          <pic:cNvPr id="1316698688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43925,90 +43925,90 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916589" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3916239" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP3916589</w:t>
+              <w:t xml:space="preserve">SSP3916239</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décharge de classe 3</w:t>
+              <w:t xml:space="preserve">Extraction de la houille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>