--- v1 (2026-10-12)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255863591" name="Picture">
+                  <wp:docPr id="1565049841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255863591" name="Picture"/>
+                          <pic:cNvPr id="1565049841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271492990" name="Picture">
+                  <wp:docPr id="1430127846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271492990" name="Picture"/>
+                          <pic:cNvPr id="1430127846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205871842" name="Picture">
+                        <wp:docPr id="976136597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205871842" name="Picture"/>
+                                <pic:cNvPr id="976136597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575147222" name="Picture">
+                  <wp:docPr id="1446180887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575147222" name="Picture"/>
+                          <pic:cNvPr id="1446180887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680295323" name="Picture">
+                  <wp:docPr id="1081846646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680295323" name="Picture"/>
+                          <pic:cNvPr id="1081846646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994063105" name="Picture">
+                  <wp:docPr id="436080364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994063105" name="Picture"/>
+                          <pic:cNvPr id="436080364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470302138" name="Picture">
+                  <wp:docPr id="822705084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470302138" name="Picture"/>
+                          <pic:cNvPr id="822705084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267984122" name="Picture">
+                  <wp:docPr id="582498686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267984122" name="Picture"/>
+                          <pic:cNvPr id="582498686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022523360" name="Picture">
+                        <wp:docPr id="2017508394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022523360" name="Picture"/>
+                                <pic:cNvPr id="2017508394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370318522" name="Picture">
+                        <wp:docPr id="885795815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370318522" name="Picture"/>
+                                <pic:cNvPr id="885795815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640010701" name="Picture">
+                        <wp:docPr id="453746922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640010701" name="Picture"/>
+                                <pic:cNvPr id="453746922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924715219" name="Picture">
+                        <wp:docPr id="1548208907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924715219" name="Picture"/>
+                                <pic:cNvPr id="1548208907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76299246" name="Picture">
+                        <wp:docPr id="696755586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76299246" name="Picture"/>
+                                <pic:cNvPr id="696755586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907837129" name="Picture">
+                        <wp:docPr id="1616347658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907837129" name="Picture"/>
+                                <pic:cNvPr id="1616347658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132276199" name="Picture">
+                        <wp:docPr id="1467067889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132276199" name="Picture"/>
+                                <pic:cNvPr id="1467067889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456624857" name="Picture">
+                        <wp:docPr id="506518198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456624857" name="Picture"/>
+                                <pic:cNvPr id="506518198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162819195" name="Picture">
+                        <wp:docPr id="978379602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162819195" name="Picture"/>
+                                <pic:cNvPr id="978379602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741550075" name="Picture">
+                        <wp:docPr id="1259361553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741550075" name="Picture"/>
+                                <pic:cNvPr id="1259361553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898546828" name="Picture">
+                        <wp:docPr id="78575737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898546828" name="Picture"/>
+                                <pic:cNvPr id="78575737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143335949" name="Picture">
+                        <wp:docPr id="1372304125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143335949" name="Picture"/>
+                                <pic:cNvPr id="1372304125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191725811" name="Picture">
+                        <wp:docPr id="1846655584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191725811" name="Picture"/>
+                                <pic:cNvPr id="1846655584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837523508" name="Picture">
+                        <wp:docPr id="1848991707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837523508" name="Picture"/>
+                                <pic:cNvPr id="1848991707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615045013" name="Picture">
+                        <wp:docPr id="654846403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615045013" name="Picture"/>
+                                <pic:cNvPr id="654846403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362949302" name="Picture">
+                  <wp:docPr id="1865187832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362949302" name="Picture"/>
+                          <pic:cNvPr id="1865187832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827037517" name="Picture">
+                  <wp:docPr id="1851611696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827037517" name="Picture"/>
+                          <pic:cNvPr id="1851611696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475769213" name="Picture">
+                  <wp:docPr id="1744232444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475769213" name="Picture"/>
+                          <pic:cNvPr id="1744232444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908029817" name="Picture">
+                  <wp:docPr id="133551184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908029817" name="Picture"/>
+                          <pic:cNvPr id="133551184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356016320" name="Picture">
+                  <wp:docPr id="619167983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356016320" name="Picture"/>
+                          <pic:cNvPr id="619167983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824161478" name="Picture">
+                  <wp:docPr id="1933117969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824161478" name="Picture"/>
+                          <pic:cNvPr id="1933117969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392290051" name="Picture">
+                        <wp:docPr id="128429578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392290051" name="Picture"/>
+                                <pic:cNvPr id="128429578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969122689" name="Picture">
+                  <wp:docPr id="737436383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969122689" name="Picture"/>
+                          <pic:cNvPr id="737436383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026372021" name="Picture">
+                  <wp:docPr id="1295026890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026372021" name="Picture"/>
+                          <pic:cNvPr id="1295026890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170800034" name="Picture">
+                  <wp:docPr id="2011019928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170800034" name="Picture"/>
+                          <pic:cNvPr id="2011019928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131718254" name="Picture">
+                  <wp:docPr id="500889241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131718254" name="Picture"/>
+                          <pic:cNvPr id="500889241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616643265" name="Picture">
+                  <wp:docPr id="1074885711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616643265" name="Picture"/>
+                          <pic:cNvPr id="1074885711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451275333" name="Picture">
+                  <wp:docPr id="242304192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451275333" name="Picture"/>
+                          <pic:cNvPr id="242304192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962484470" name="Picture">
+                        <wp:docPr id="2109654320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962484470" name="Picture"/>
+                                <pic:cNvPr id="2109654320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766067007" name="Picture">
+                  <wp:docPr id="926823899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766067007" name="Picture"/>
+                          <pic:cNvPr id="926823899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687081214" name="Picture">
+                  <wp:docPr id="1485006544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687081214" name="Picture"/>
+                          <pic:cNvPr id="1485006544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976951773" name="Picture">
+                  <wp:docPr id="1516102718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976951773" name="Picture"/>
+                          <pic:cNvPr id="1516102718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743176702" name="Picture">
+                  <wp:docPr id="1563622308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743176702" name="Picture"/>
+                          <pic:cNvPr id="1563622308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270985872" name="Picture">
+                  <wp:docPr id="1666027378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270985872" name="Picture"/>
+                          <pic:cNvPr id="1666027378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140658387" name="Picture">
+                  <wp:docPr id="1061637864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140658387" name="Picture"/>
+                          <pic:cNvPr id="1061637864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623640073" name="Picture">
+                        <wp:docPr id="82772724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623640073" name="Picture"/>
+                                <pic:cNvPr id="82772724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864690278" name="Picture">
+                  <wp:docPr id="1113868753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864690278" name="Picture"/>
+                          <pic:cNvPr id="1113868753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565036790" name="Picture">
+                  <wp:docPr id="400862886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565036790" name="Picture"/>
+                          <pic:cNvPr id="400862886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186158550" name="Picture">
+                  <wp:docPr id="1801516556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186158550" name="Picture"/>
+                          <pic:cNvPr id="1801516556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938144576" name="Picture">
+                  <wp:docPr id="1243048165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938144576" name="Picture"/>
+                          <pic:cNvPr id="1243048165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854618868" name="Picture">
+                  <wp:docPr id="1017800402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854618868" name="Picture"/>
+                          <pic:cNvPr id="1017800402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249707710" name="Picture">
+                  <wp:docPr id="1406104824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249707710" name="Picture"/>
+                          <pic:cNvPr id="1406104824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569640043" name="Picture">
+                        <wp:docPr id="1969167568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569640043" name="Picture"/>
+                                <pic:cNvPr id="1969167568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158791290" name="Picture">
+                  <wp:docPr id="1486362089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158791290" name="Picture"/>
+                          <pic:cNvPr id="1486362089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858577189" name="Picture">
+                  <wp:docPr id="1437350838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858577189" name="Picture"/>
+                          <pic:cNvPr id="1437350838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849608068" name="Picture">
+                  <wp:docPr id="1986115906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849608068" name="Picture"/>
+                          <pic:cNvPr id="1986115906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871512144" name="Picture">
+                  <wp:docPr id="945652656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871512144" name="Picture"/>
+                          <pic:cNvPr id="945652656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474900873" name="Picture">
+                  <wp:docPr id="1876821698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474900873" name="Picture"/>
+                          <pic:cNvPr id="1876821698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510620736" name="Picture">
+                  <wp:docPr id="1571818040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510620736" name="Picture"/>
+                          <pic:cNvPr id="1571818040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95093477" name="Picture">
+                  <wp:docPr id="1210969253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95093477" name="Picture"/>
+                          <pic:cNvPr id="1210969253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709191201" name="Picture">
+                  <wp:docPr id="355409226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709191201" name="Picture"/>
+                          <pic:cNvPr id="355409226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316698688" name="Picture">
+                  <wp:docPr id="1227144407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316698688" name="Picture"/>
+                          <pic:cNvPr id="1227144407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>