--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624236352" name="Picture">
+                  <wp:docPr id="1982771288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624236352" name="Picture"/>
+                          <pic:cNvPr id="1982771288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330470121" name="Picture">
+                  <wp:docPr id="1187540783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330470121" name="Picture"/>
+                          <pic:cNvPr id="1187540783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136740399" name="Picture">
+                        <wp:docPr id="371920004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136740399" name="Picture"/>
+                                <pic:cNvPr id="371920004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070322208" name="Picture">
+                  <wp:docPr id="593371507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070322208" name="Picture"/>
+                          <pic:cNvPr id="593371507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339153108" name="Picture">
+                  <wp:docPr id="282494685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339153108" name="Picture"/>
+                          <pic:cNvPr id="282494685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378471912" name="Picture">
+                  <wp:docPr id="900332974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378471912" name="Picture"/>
+                          <pic:cNvPr id="900332974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848781418" name="Picture">
+                  <wp:docPr id="1489611311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848781418" name="Picture"/>
+                          <pic:cNvPr id="1489611311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900046500" name="Picture">
+                  <wp:docPr id="1312065676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900046500" name="Picture"/>
+                          <pic:cNvPr id="1312065676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057663325" name="Picture">
+                        <wp:docPr id="567289174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057663325" name="Picture"/>
+                                <pic:cNvPr id="567289174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897319969" name="Picture">
+                        <wp:docPr id="2032422191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897319969" name="Picture"/>
+                                <pic:cNvPr id="2032422191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653515735" name="Picture">
+                        <wp:docPr id="74103762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653515735" name="Picture"/>
+                                <pic:cNvPr id="74103762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002267691" name="Picture">
+                        <wp:docPr id="1413107360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002267691" name="Picture"/>
+                                <pic:cNvPr id="1413107360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141813146" name="Picture">
+                        <wp:docPr id="1782210585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141813146" name="Picture"/>
+                                <pic:cNvPr id="1782210585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102940087" name="Picture">
+                        <wp:docPr id="763715967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102940087" name="Picture"/>
+                                <pic:cNvPr id="763715967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065721626" name="Picture">
+                        <wp:docPr id="988399126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065721626" name="Picture"/>
+                                <pic:cNvPr id="988399126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232583697" name="Picture">
+                        <wp:docPr id="1144978699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232583697" name="Picture"/>
+                                <pic:cNvPr id="1144978699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475643985" name="Picture">
+                        <wp:docPr id="641001808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475643985" name="Picture"/>
+                                <pic:cNvPr id="641001808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828655036" name="Picture">
+                        <wp:docPr id="273869184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828655036" name="Picture"/>
+                                <pic:cNvPr id="273869184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135109737" name="Picture">
+                        <wp:docPr id="1224343156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135109737" name="Picture"/>
+                                <pic:cNvPr id="1224343156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73465507" name="Picture">
+                        <wp:docPr id="426619123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73465507" name="Picture"/>
+                                <pic:cNvPr id="426619123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180976880" name="Picture">
+                        <wp:docPr id="1370492119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180976880" name="Picture"/>
+                                <pic:cNvPr id="1370492119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144254683" name="Picture">
+                        <wp:docPr id="288056783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144254683" name="Picture"/>
+                                <pic:cNvPr id="288056783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287489831" name="Picture">
+                        <wp:docPr id="1831273928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287489831" name="Picture"/>
+                                <pic:cNvPr id="1831273928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669777620" name="Picture">
+                  <wp:docPr id="345219165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669777620" name="Picture"/>
+                          <pic:cNvPr id="345219165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377251568" name="Picture">
+                  <wp:docPr id="1043658650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377251568" name="Picture"/>
+                          <pic:cNvPr id="1043658650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012487283" name="Picture">
+                  <wp:docPr id="877452526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012487283" name="Picture"/>
+                          <pic:cNvPr id="877452526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720109459" name="Picture">
+                  <wp:docPr id="290338009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720109459" name="Picture"/>
+                          <pic:cNvPr id="290338009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029618618" name="Picture">
+                  <wp:docPr id="1189903155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029618618" name="Picture"/>
+                          <pic:cNvPr id="1189903155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904642103" name="Picture">
+                  <wp:docPr id="783649071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904642103" name="Picture"/>
+                          <pic:cNvPr id="783649071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182108789" name="Picture">
+                        <wp:docPr id="237284825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182108789" name="Picture"/>
+                                <pic:cNvPr id="237284825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350265640" name="Picture">
+                  <wp:docPr id="2091971996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350265640" name="Picture"/>
+                          <pic:cNvPr id="2091971996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269681092" name="Picture">
+                  <wp:docPr id="736519484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269681092" name="Picture"/>
+                          <pic:cNvPr id="736519484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559014112" name="Picture">
+                  <wp:docPr id="8871932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559014112" name="Picture"/>
+                          <pic:cNvPr id="8871932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129702991" name="Picture">
+                  <wp:docPr id="515162991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129702991" name="Picture"/>
+                          <pic:cNvPr id="515162991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514662107" name="Picture">
+                  <wp:docPr id="1885694432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514662107" name="Picture"/>
+                          <pic:cNvPr id="1885694432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202010626" name="Picture">
+                  <wp:docPr id="497142045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202010626" name="Picture"/>
+                          <pic:cNvPr id="497142045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265712356" name="Picture">
+                        <wp:docPr id="482712353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265712356" name="Picture"/>
+                                <pic:cNvPr id="482712353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920622708" name="Picture">
+                        <wp:docPr id="293904825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920622708" name="Picture"/>
+                                <pic:cNvPr id="293904825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808383683" name="Picture">
+                  <wp:docPr id="564673595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808383683" name="Picture"/>
+                          <pic:cNvPr id="564673595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668644859" name="Picture">
+                  <wp:docPr id="190394837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668644859" name="Picture"/>
+                          <pic:cNvPr id="190394837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235115319" name="Picture">
+                  <wp:docPr id="588416179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235115319" name="Picture"/>
+                          <pic:cNvPr id="588416179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968284806" name="Picture">
+                  <wp:docPr id="1850766769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968284806" name="Picture"/>
+                          <pic:cNvPr id="1850766769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94392132" name="Picture">
+                  <wp:docPr id="431012023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94392132" name="Picture"/>
+                          <pic:cNvPr id="431012023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641239241" name="Picture">
+                  <wp:docPr id="1863564739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641239241" name="Picture"/>
+                          <pic:cNvPr id="1863564739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517847717" name="Picture">
+                        <wp:docPr id="853523918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517847717" name="Picture"/>
+                                <pic:cNvPr id="853523918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558284857" name="Picture">
+                  <wp:docPr id="1079047155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558284857" name="Picture"/>
+                          <pic:cNvPr id="1079047155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805814258" name="Picture">
+                  <wp:docPr id="1705203722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805814258" name="Picture"/>
+                          <pic:cNvPr id="1705203722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800019569" name="Picture">
+                  <wp:docPr id="1221347335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800019569" name="Picture"/>
+                          <pic:cNvPr id="1221347335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846359019" name="Picture">
+                  <wp:docPr id="122166301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846359019" name="Picture"/>
+                          <pic:cNvPr id="122166301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801417020" name="Picture">
+                  <wp:docPr id="181298425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801417020" name="Picture"/>
+                          <pic:cNvPr id="181298425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702896947" name="Picture">
+                  <wp:docPr id="142066807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702896947" name="Picture"/>
+                          <pic:cNvPr id="142066807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872155022" name="Picture">
+                        <wp:docPr id="98633387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872155022" name="Picture"/>
+                                <pic:cNvPr id="98633387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432576313" name="Picture">
+                  <wp:docPr id="263199897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432576313" name="Picture"/>
+                          <pic:cNvPr id="263199897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211861690" name="Picture">
+                  <wp:docPr id="40474522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211861690" name="Picture"/>
+                          <pic:cNvPr id="40474522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500087684" name="Picture">
+                  <wp:docPr id="682633733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500087684" name="Picture"/>
+                          <pic:cNvPr id="682633733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361876652" name="Picture">
+                  <wp:docPr id="2129182305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361876652" name="Picture"/>
+                          <pic:cNvPr id="2129182305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817445355" name="Picture">
+                  <wp:docPr id="1244632200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817445355" name="Picture"/>
+                          <pic:cNvPr id="1244632200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196925347" name="Picture">
+                  <wp:docPr id="1133292345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196925347" name="Picture"/>
+                          <pic:cNvPr id="1133292345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271398436" name="Picture">
+                  <wp:docPr id="2007338813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271398436" name="Picture"/>
+                          <pic:cNvPr id="2007338813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682041472" name="Picture">
+                  <wp:docPr id="1168652744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682041472" name="Picture"/>
+                          <pic:cNvPr id="1168652744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843646724" name="Picture">
+                  <wp:docPr id="741113854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843646724" name="Picture"/>
+                          <pic:cNvPr id="741113854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43651,174 +43651,332 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832262" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3832262</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonderie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3832261" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3832261</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Décharge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44306,50 +44464,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>