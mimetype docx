--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529936372" name="Picture">
+                  <wp:docPr id="31015374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529936372" name="Picture"/>
+                          <pic:cNvPr id="31015374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863996569" name="Picture">
+                  <wp:docPr id="726577971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863996569" name="Picture"/>
+                          <pic:cNvPr id="726577971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584177073" name="Picture">
+                        <wp:docPr id="663755843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584177073" name="Picture"/>
+                                <pic:cNvPr id="663755843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540231791" name="Picture">
+                  <wp:docPr id="420158888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540231791" name="Picture"/>
+                          <pic:cNvPr id="420158888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027947760" name="Picture">
+                  <wp:docPr id="115746176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027947760" name="Picture"/>
+                          <pic:cNvPr id="115746176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903390759" name="Picture">
+                  <wp:docPr id="2006330564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903390759" name="Picture"/>
+                          <pic:cNvPr id="2006330564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341368622" name="Picture">
+                  <wp:docPr id="1579153880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341368622" name="Picture"/>
+                          <pic:cNvPr id="1579153880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848746843" name="Picture">
+                  <wp:docPr id="563781882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848746843" name="Picture"/>
+                          <pic:cNvPr id="563781882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196548048" name="Picture">
+                        <wp:docPr id="547477072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196548048" name="Picture"/>
+                                <pic:cNvPr id="547477072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734870931" name="Picture">
+                        <wp:docPr id="142558705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734870931" name="Picture"/>
+                                <pic:cNvPr id="142558705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381733038" name="Picture">
+                        <wp:docPr id="466213058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381733038" name="Picture"/>
+                                <pic:cNvPr id="466213058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022787253" name="Picture">
+                        <wp:docPr id="1888373695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022787253" name="Picture"/>
+                                <pic:cNvPr id="1888373695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782910974" name="Picture">
+                        <wp:docPr id="1338889964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782910974" name="Picture"/>
+                                <pic:cNvPr id="1338889964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65683230" name="Picture">
+                        <wp:docPr id="520672351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65683230" name="Picture"/>
+                                <pic:cNvPr id="520672351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272676145" name="Picture">
+                        <wp:docPr id="1019533594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272676145" name="Picture"/>
+                                <pic:cNvPr id="1019533594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426861144" name="Picture">
+                        <wp:docPr id="689082676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426861144" name="Picture"/>
+                                <pic:cNvPr id="689082676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107171066" name="Picture">
+                        <wp:docPr id="1074170106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107171066" name="Picture"/>
+                                <pic:cNvPr id="1074170106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720975683" name="Picture">
+                        <wp:docPr id="1536924531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720975683" name="Picture"/>
+                                <pic:cNvPr id="1536924531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555509596" name="Picture">
+                        <wp:docPr id="1638606801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555509596" name="Picture"/>
+                                <pic:cNvPr id="1638606801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53438108" name="Picture">
+                        <wp:docPr id="1195417179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53438108" name="Picture"/>
+                                <pic:cNvPr id="1195417179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857075990" name="Picture">
+                        <wp:docPr id="1669227992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857075990" name="Picture"/>
+                                <pic:cNvPr id="1669227992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649126770" name="Picture">
+                        <wp:docPr id="1253419199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649126770" name="Picture"/>
+                                <pic:cNvPr id="1253419199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280203159" name="Picture">
+                        <wp:docPr id="40633728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280203159" name="Picture"/>
+                                <pic:cNvPr id="40633728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139695050" name="Picture">
+                  <wp:docPr id="440810779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139695050" name="Picture"/>
+                          <pic:cNvPr id="440810779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126111637" name="Picture">
+                  <wp:docPr id="544137714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126111637" name="Picture"/>
+                          <pic:cNvPr id="544137714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661809785" name="Picture">
+                  <wp:docPr id="1588372530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661809785" name="Picture"/>
+                          <pic:cNvPr id="1588372530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010045669" name="Picture">
+                  <wp:docPr id="1972064674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010045669" name="Picture"/>
+                          <pic:cNvPr id="1972064674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208341303" name="Picture">
+                  <wp:docPr id="1272247995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208341303" name="Picture"/>
+                          <pic:cNvPr id="1272247995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078713258" name="Picture">
+                  <wp:docPr id="1530044436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078713258" name="Picture"/>
+                          <pic:cNvPr id="1530044436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116734917" name="Picture">
+                        <wp:docPr id="597948223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116734917" name="Picture"/>
+                                <pic:cNvPr id="597948223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027800052" name="Picture">
+                        <wp:docPr id="578602798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027800052" name="Picture"/>
+                                <pic:cNvPr id="578602798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111744273" name="Picture">
+                  <wp:docPr id="285897352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111744273" name="Picture"/>
+                          <pic:cNvPr id="285897352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073846953" name="Picture">
+                  <wp:docPr id="1727334910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073846953" name="Picture"/>
+                          <pic:cNvPr id="1727334910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845034059" name="Picture">
+                  <wp:docPr id="586479545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845034059" name="Picture"/>
+                          <pic:cNvPr id="586479545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905559312" name="Picture">
+                  <wp:docPr id="1890287557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905559312" name="Picture"/>
+                          <pic:cNvPr id="1890287557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089531798" name="Picture">
+                  <wp:docPr id="525853157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089531798" name="Picture"/>
+                          <pic:cNvPr id="525853157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925601637" name="Picture">
+                  <wp:docPr id="286621388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925601637" name="Picture"/>
+                          <pic:cNvPr id="286621388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24523,57 +24523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849294223" name="Picture">
+                        <wp:docPr id="543347046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849294223" name="Picture"/>
+                                <pic:cNvPr id="543347046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438167496" name="Picture">
+                        <wp:docPr id="1807673088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438167496" name="Picture"/>
+                                <pic:cNvPr id="1807673088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26907,57 +26907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82201" name="Picture">
+                  <wp:docPr id="591577918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82201" name="Picture"/>
+                          <pic:cNvPr id="591577918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26996,57 +26996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043789422" name="Picture">
+                  <wp:docPr id="1512008901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043789422" name="Picture"/>
+                          <pic:cNvPr id="1512008901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,57 +27676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761480574" name="Picture">
+                  <wp:docPr id="1388658859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761480574" name="Picture"/>
+                          <pic:cNvPr id="1388658859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28737,57 +28737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96163192" name="Picture">
+                  <wp:docPr id="697808380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96163192" name="Picture"/>
+                          <pic:cNvPr id="697808380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916659504" name="Picture">
+                  <wp:docPr id="18416512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916659504" name="Picture"/>
+                          <pic:cNvPr id="18416512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498245527" name="Picture">
+                  <wp:docPr id="610692093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498245527" name="Picture"/>
+                          <pic:cNvPr id="610692093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31511,57 +31511,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740413117" name="Picture">
+                        <wp:docPr id="26225873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740413117" name="Picture"/>
+                                <pic:cNvPr id="26225873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33837,57 +33837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829751052" name="Picture">
+                  <wp:docPr id="677742657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829751052" name="Picture"/>
+                          <pic:cNvPr id="677742657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33926,57 +33926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293453082" name="Picture">
+                  <wp:docPr id="1930735785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293453082" name="Picture"/>
+                          <pic:cNvPr id="1930735785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34570,57 +34570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302495480" name="Picture">
+                  <wp:docPr id="1935867070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302495480" name="Picture"/>
+                          <pic:cNvPr id="1935867070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35568,57 +35568,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370524479" name="Picture">
+                  <wp:docPr id="1719106228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370524479" name="Picture"/>
+                          <pic:cNvPr id="1719106228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906221654" name="Picture">
+                  <wp:docPr id="1176365591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906221654" name="Picture"/>
+                          <pic:cNvPr id="1176365591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37048,57 +37048,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824787184" name="Picture">
+                  <wp:docPr id="2027661170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824787184" name="Picture"/>
+                          <pic:cNvPr id="2027661170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38191,57 +38191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458142400" name="Picture">
+                        <wp:docPr id="97689308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458142400" name="Picture"/>
+                                <pic:cNvPr id="97689308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439779175" name="Picture">
+                  <wp:docPr id="546789667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439779175" name="Picture"/>
+                          <pic:cNvPr id="546789667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39641,57 +39641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381653236" name="Picture">
+                  <wp:docPr id="205327562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381653236" name="Picture"/>
+                          <pic:cNvPr id="205327562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479480504" name="Picture">
+                  <wp:docPr id="1759053118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479480504" name="Picture"/>
+                          <pic:cNvPr id="1759053118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41283,57 +41283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278065071" name="Picture">
+                  <wp:docPr id="1017403911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278065071" name="Picture"/>
+                          <pic:cNvPr id="1017403911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41386,57 +41386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894884312" name="Picture">
+                  <wp:docPr id="1029853825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894884312" name="Picture"/>
+                          <pic:cNvPr id="1029853825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005115312" name="Picture">
+                  <wp:docPr id="69757119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005115312" name="Picture"/>
+                          <pic:cNvPr id="69757119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43906,57 +43906,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022394842" name="Picture">
+                        <wp:docPr id="1362919390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022394842" name="Picture"/>
+                                <pic:cNvPr id="1362919390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45127,57 +45127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86201900" name="Picture">
+                  <wp:docPr id="370575574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86201900" name="Picture"/>
+                          <pic:cNvPr id="370575574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45198,57 +45198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662310053" name="Picture">
+                  <wp:docPr id="862294073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662310053" name="Picture"/>
+                          <pic:cNvPr id="862294073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230205029" name="Picture">
+                  <wp:docPr id="1807315569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230205029" name="Picture"/>
+                          <pic:cNvPr id="1807315569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>