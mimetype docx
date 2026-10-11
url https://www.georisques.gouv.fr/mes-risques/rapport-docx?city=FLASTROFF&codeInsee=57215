--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308695543" name="Picture">
+                  <wp:docPr id="568536051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308695543" name="Picture"/>
+                          <pic:cNvPr id="568536051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433593616" name="Picture">
+                  <wp:docPr id="1077319493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433593616" name="Picture"/>
+                          <pic:cNvPr id="1077319493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101874068" name="Picture">
+                        <wp:docPr id="955585983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101874068" name="Picture"/>
+                                <pic:cNvPr id="955585983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766204976" name="Picture">
+                  <wp:docPr id="638545775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766204976" name="Picture"/>
+                          <pic:cNvPr id="638545775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329324399" name="Picture">
+                  <wp:docPr id="1551214387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329324399" name="Picture"/>
+                          <pic:cNvPr id="1551214387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721050774" name="Picture">
+                  <wp:docPr id="163811727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721050774" name="Picture"/>
+                          <pic:cNvPr id="163811727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39647030" name="Picture">
+                  <wp:docPr id="144974205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39647030" name="Picture"/>
+                          <pic:cNvPr id="144974205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772819948" name="Picture">
+                  <wp:docPr id="185594116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772819948" name="Picture"/>
+                          <pic:cNvPr id="185594116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719105604" name="Picture">
+                        <wp:docPr id="1581935206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719105604" name="Picture"/>
+                                <pic:cNvPr id="1581935206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726342646" name="Picture">
+                        <wp:docPr id="1734196736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726342646" name="Picture"/>
+                                <pic:cNvPr id="1734196736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819987856" name="Picture">
+                        <wp:docPr id="726222993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819987856" name="Picture"/>
+                                <pic:cNvPr id="726222993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634673934" name="Picture">
+                        <wp:docPr id="74775316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634673934" name="Picture"/>
+                                <pic:cNvPr id="74775316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946991395" name="Picture">
+                        <wp:docPr id="1352309139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946991395" name="Picture"/>
+                                <pic:cNvPr id="1352309139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519238506" name="Picture">
+                        <wp:docPr id="1527148019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519238506" name="Picture"/>
+                                <pic:cNvPr id="1527148019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762604551" name="Picture">
+                        <wp:docPr id="694038573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762604551" name="Picture"/>
+                                <pic:cNvPr id="694038573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66472602" name="Picture">
+                        <wp:docPr id="1083474065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66472602" name="Picture"/>
+                                <pic:cNvPr id="1083474065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121293727" name="Picture">
+                        <wp:docPr id="1974740885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121293727" name="Picture"/>
+                                <pic:cNvPr id="1974740885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338195649" name="Picture">
+                        <wp:docPr id="1952682729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338195649" name="Picture"/>
+                                <pic:cNvPr id="1952682729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827060110" name="Picture">
+                        <wp:docPr id="1178482652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827060110" name="Picture"/>
+                                <pic:cNvPr id="1178482652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185688959" name="Picture">
+                        <wp:docPr id="1944079787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185688959" name="Picture"/>
+                                <pic:cNvPr id="1944079787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122312953" name="Picture">
+                        <wp:docPr id="1483042692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122312953" name="Picture"/>
+                                <pic:cNvPr id="1483042692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112789016" name="Picture">
+                        <wp:docPr id="1007590190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112789016" name="Picture"/>
+                                <pic:cNvPr id="1007590190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467982383" name="Picture">
+                        <wp:docPr id="1543312244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467982383" name="Picture"/>
+                                <pic:cNvPr id="1543312244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385771008" name="Picture">
+                  <wp:docPr id="606439810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385771008" name="Picture"/>
+                          <pic:cNvPr id="606439810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359691510" name="Picture">
+                  <wp:docPr id="1263043143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359691510" name="Picture"/>
+                          <pic:cNvPr id="1263043143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426467030" name="Picture">
+                  <wp:docPr id="1853598609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426467030" name="Picture"/>
+                          <pic:cNvPr id="1853598609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687947507" name="Picture">
+                  <wp:docPr id="634446927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687947507" name="Picture"/>
+                          <pic:cNvPr id="634446927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527072375" name="Picture">
+                  <wp:docPr id="741439165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527072375" name="Picture"/>
+                          <pic:cNvPr id="741439165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113461791" name="Picture">
+                  <wp:docPr id="1160255273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113461791" name="Picture"/>
+                          <pic:cNvPr id="1160255273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152824021" name="Picture">
+                        <wp:docPr id="1594727359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152824021" name="Picture"/>
+                                <pic:cNvPr id="1594727359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376687003" name="Picture">
+                  <wp:docPr id="2086125260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376687003" name="Picture"/>
+                          <pic:cNvPr id="2086125260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695916031" name="Picture">
+                  <wp:docPr id="1327775064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695916031" name="Picture"/>
+                          <pic:cNvPr id="1327775064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479277087" name="Picture">
+                  <wp:docPr id="2093451104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479277087" name="Picture"/>
+                          <pic:cNvPr id="2093451104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251249626" name="Picture">
+                  <wp:docPr id="2022754652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251249626" name="Picture"/>
+                          <pic:cNvPr id="2022754652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510413290" name="Picture">
+                  <wp:docPr id="1239121329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510413290" name="Picture"/>
+                          <pic:cNvPr id="1239121329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765598599" name="Picture">
+                  <wp:docPr id="1665752073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765598599" name="Picture"/>
+                          <pic:cNvPr id="1665752073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753603778" name="Picture">
+                        <wp:docPr id="1675113448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753603778" name="Picture"/>
+                                <pic:cNvPr id="1675113448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843715954" name="Picture">
+                  <wp:docPr id="962627364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843715954" name="Picture"/>
+                          <pic:cNvPr id="962627364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335434808" name="Picture">
+                  <wp:docPr id="509020507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335434808" name="Picture"/>
+                          <pic:cNvPr id="509020507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78816770" name="Picture">
+                  <wp:docPr id="930476143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78816770" name="Picture"/>
+                          <pic:cNvPr id="930476143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432511532" name="Picture">
+                  <wp:docPr id="1087403945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432511532" name="Picture"/>
+                          <pic:cNvPr id="1087403945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571271806" name="Picture">
+                  <wp:docPr id="1742391756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571271806" name="Picture"/>
+                          <pic:cNvPr id="1742391756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622146238" name="Picture">
+                  <wp:docPr id="1565337378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622146238" name="Picture"/>
+                          <pic:cNvPr id="1565337378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483963983" name="Picture">
+                        <wp:docPr id="1213782873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483963983" name="Picture"/>
+                                <pic:cNvPr id="1213782873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332775545" name="Picture">
+                  <wp:docPr id="1347622987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332775545" name="Picture"/>
+                          <pic:cNvPr id="1347622987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067210815" name="Picture">
+                  <wp:docPr id="843203374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067210815" name="Picture"/>
+                          <pic:cNvPr id="843203374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094979205" name="Picture">
+                  <wp:docPr id="1011794988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094979205" name="Picture"/>
+                          <pic:cNvPr id="1011794988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921984064" name="Picture">
+                  <wp:docPr id="90606689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921984064" name="Picture"/>
+                          <pic:cNvPr id="90606689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224513147" name="Picture">
+                  <wp:docPr id="1145138773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224513147" name="Picture"/>
+                          <pic:cNvPr id="1145138773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443168009" name="Picture">
+                  <wp:docPr id="2019770396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443168009" name="Picture"/>
+                          <pic:cNvPr id="2019770396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768595431" name="Picture">
+                        <wp:docPr id="771143739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768595431" name="Picture"/>
+                                <pic:cNvPr id="771143739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576929214" name="Picture">
+                  <wp:docPr id="1333231161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576929214" name="Picture"/>
+                          <pic:cNvPr id="1333231161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571693612" name="Picture">
+                  <wp:docPr id="91627238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571693612" name="Picture"/>
+                          <pic:cNvPr id="91627238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987960541" name="Picture">
+                  <wp:docPr id="644317976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987960541" name="Picture"/>
+                          <pic:cNvPr id="644317976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552822518" name="Picture">
+                  <wp:docPr id="492767846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552822518" name="Picture"/>
+                          <pic:cNvPr id="492767846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342256755" name="Picture">
+                  <wp:docPr id="856533187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342256755" name="Picture"/>
+                          <pic:cNvPr id="856533187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167405058" name="Picture">
+                  <wp:docPr id="277260128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167405058" name="Picture"/>
+                          <pic:cNvPr id="277260128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478028909" name="Picture">
+                  <wp:docPr id="1318280707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478028909" name="Picture"/>
+                          <pic:cNvPr id="1318280707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107486471" name="Picture">
+                  <wp:docPr id="1010965575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107486471" name="Picture"/>
+                          <pic:cNvPr id="1010965575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492180632" name="Picture">
+                  <wp:docPr id="1785582987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492180632" name="Picture"/>
+                          <pic:cNvPr id="1785582987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>