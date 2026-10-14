--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118491826" name="Picture">
+                  <wp:docPr id="1024091632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118491826" name="Picture"/>
+                          <pic:cNvPr id="1024091632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362323141" name="Picture">
+                  <wp:docPr id="1802747720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362323141" name="Picture"/>
+                          <pic:cNvPr id="1802747720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343897172" name="Picture">
+                        <wp:docPr id="2037773917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343897172" name="Picture"/>
+                                <pic:cNvPr id="2037773917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788592802" name="Picture">
+                  <wp:docPr id="731054260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788592802" name="Picture"/>
+                          <pic:cNvPr id="731054260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972599430" name="Picture">
+                  <wp:docPr id="1315259070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972599430" name="Picture"/>
+                          <pic:cNvPr id="1315259070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125468023" name="Picture">
+                  <wp:docPr id="893640326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125468023" name="Picture"/>
+                          <pic:cNvPr id="893640326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944025218" name="Picture">
+                  <wp:docPr id="1772351370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944025218" name="Picture"/>
+                          <pic:cNvPr id="1772351370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562720467" name="Picture">
+                  <wp:docPr id="2022897404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562720467" name="Picture"/>
+                          <pic:cNvPr id="2022897404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3920055" name="Picture">
+                        <wp:docPr id="143057122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3920055" name="Picture"/>
+                                <pic:cNvPr id="143057122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335313951" name="Picture">
+                        <wp:docPr id="84332061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335313951" name="Picture"/>
+                                <pic:cNvPr id="84332061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159292593" name="Picture">
+                        <wp:docPr id="314067975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159292593" name="Picture"/>
+                                <pic:cNvPr id="314067975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174026073" name="Picture">
+                        <wp:docPr id="1794681706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174026073" name="Picture"/>
+                                <pic:cNvPr id="1794681706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878483620" name="Picture">
+                        <wp:docPr id="366454151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878483620" name="Picture"/>
+                                <pic:cNvPr id="366454151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973815473" name="Picture">
+                        <wp:docPr id="1301316555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973815473" name="Picture"/>
+                                <pic:cNvPr id="1301316555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708779033" name="Picture">
+                        <wp:docPr id="525907659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708779033" name="Picture"/>
+                                <pic:cNvPr id="525907659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616962397" name="Picture">
+                        <wp:docPr id="713883021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616962397" name="Picture"/>
+                                <pic:cNvPr id="713883021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319915360" name="Picture">
+                        <wp:docPr id="1547484133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319915360" name="Picture"/>
+                                <pic:cNvPr id="1547484133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477745853" name="Picture">
+                        <wp:docPr id="62271116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477745853" name="Picture"/>
+                                <pic:cNvPr id="62271116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929060241" name="Picture">
+                        <wp:docPr id="1337880326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929060241" name="Picture"/>
+                                <pic:cNvPr id="1337880326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115708052" name="Picture">
+                        <wp:docPr id="1799110049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115708052" name="Picture"/>
+                                <pic:cNvPr id="1799110049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453919328" name="Picture">
+                        <wp:docPr id="169038135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453919328" name="Picture"/>
+                                <pic:cNvPr id="169038135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744861687" name="Picture">
+                        <wp:docPr id="557956922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744861687" name="Picture"/>
+                                <pic:cNvPr id="557956922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007443718" name="Picture">
+                        <wp:docPr id="366581085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007443718" name="Picture"/>
+                                <pic:cNvPr id="366581085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860251850" name="Picture">
+                  <wp:docPr id="1364793613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860251850" name="Picture"/>
+                          <pic:cNvPr id="1364793613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389269945" name="Picture">
+                  <wp:docPr id="82145389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389269945" name="Picture"/>
+                          <pic:cNvPr id="82145389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520871976" name="Picture">
+                  <wp:docPr id="339162511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520871976" name="Picture"/>
+                          <pic:cNvPr id="339162511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145396879" name="Picture">
+                  <wp:docPr id="1963029198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145396879" name="Picture"/>
+                          <pic:cNvPr id="1963029198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808775805" name="Picture">
+                  <wp:docPr id="1467098131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808775805" name="Picture"/>
+                          <pic:cNvPr id="1467098131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888790740" name="Picture">
+                  <wp:docPr id="939852064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888790740" name="Picture"/>
+                          <pic:cNvPr id="939852064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636951792" name="Picture">
+                        <wp:docPr id="1714230515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636951792" name="Picture"/>
+                                <pic:cNvPr id="1714230515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955932729" name="Picture">
+                  <wp:docPr id="379417434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955932729" name="Picture"/>
+                          <pic:cNvPr id="379417434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654000053" name="Picture">
+                  <wp:docPr id="297707575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654000053" name="Picture"/>
+                          <pic:cNvPr id="297707575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997631750" name="Picture">
+                  <wp:docPr id="532331647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997631750" name="Picture"/>
+                          <pic:cNvPr id="532331647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054294001" name="Picture">
+                  <wp:docPr id="329653737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054294001" name="Picture"/>
+                          <pic:cNvPr id="329653737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69165839" name="Picture">
+                  <wp:docPr id="1885253288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69165839" name="Picture"/>
+                          <pic:cNvPr id="1885253288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127106449" name="Picture">
+                  <wp:docPr id="845285349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127106449" name="Picture"/>
+                          <pic:cNvPr id="845285349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293675936" name="Picture">
+                        <wp:docPr id="1078339126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293675936" name="Picture"/>
+                                <pic:cNvPr id="1078339126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338894506" name="Picture">
+                        <wp:docPr id="708682411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338894506" name="Picture"/>
+                                <pic:cNvPr id="708682411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562999326" name="Picture">
+                  <wp:docPr id="1530615372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562999326" name="Picture"/>
+                          <pic:cNvPr id="1530615372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865216144" name="Picture">
+                  <wp:docPr id="347834990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865216144" name="Picture"/>
+                          <pic:cNvPr id="347834990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229892600" name="Picture">
+                  <wp:docPr id="1483219218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229892600" name="Picture"/>
+                          <pic:cNvPr id="1483219218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016675779" name="Picture">
+                  <wp:docPr id="1865665243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016675779" name="Picture"/>
+                          <pic:cNvPr id="1865665243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13786525" name="Picture">
+                  <wp:docPr id="1544279701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13786525" name="Picture"/>
+                          <pic:cNvPr id="1544279701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781640853" name="Picture">
+                  <wp:docPr id="2132485203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781640853" name="Picture"/>
+                          <pic:cNvPr id="2132485203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301162908" name="Picture">
+                        <wp:docPr id="214712877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301162908" name="Picture"/>
+                                <pic:cNvPr id="214712877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993416753" name="Picture">
+                  <wp:docPr id="718521947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993416753" name="Picture"/>
+                          <pic:cNvPr id="718521947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729762544" name="Picture">
+                  <wp:docPr id="1617794424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729762544" name="Picture"/>
+                          <pic:cNvPr id="1617794424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849674061" name="Picture">
+                  <wp:docPr id="854829931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849674061" name="Picture"/>
+                          <pic:cNvPr id="854829931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220544746" name="Picture">
+                  <wp:docPr id="362231120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220544746" name="Picture"/>
+                          <pic:cNvPr id="362231120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114390516" name="Picture">
+                  <wp:docPr id="1167749167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114390516" name="Picture"/>
+                          <pic:cNvPr id="1167749167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933924799" name="Picture">
+                  <wp:docPr id="1408169667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933924799" name="Picture"/>
+                          <pic:cNvPr id="1408169667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455630082" name="Picture">
+                        <wp:docPr id="1190856331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455630082" name="Picture"/>
+                                <pic:cNvPr id="1190856331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023554735" name="Picture">
+                  <wp:docPr id="1644669049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023554735" name="Picture"/>
+                          <pic:cNvPr id="1644669049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195379629" name="Picture">
+                  <wp:docPr id="952241303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195379629" name="Picture"/>
+                          <pic:cNvPr id="952241303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474695444" name="Picture">
+                  <wp:docPr id="624495260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474695444" name="Picture"/>
+                          <pic:cNvPr id="624495260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632380601" name="Picture">
+                  <wp:docPr id="1578455280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632380601" name="Picture"/>
+                          <pic:cNvPr id="1578455280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456324615" name="Picture">
+                  <wp:docPr id="1323632066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456324615" name="Picture"/>
+                          <pic:cNvPr id="1323632066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183989363" name="Picture">
+                  <wp:docPr id="1947662542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183989363" name="Picture"/>
+                          <pic:cNvPr id="1947662542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839008466" name="Picture">
+                  <wp:docPr id="314259611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839008466" name="Picture"/>
+                          <pic:cNvPr id="314259611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066363891" name="Picture">
+                  <wp:docPr id="854156876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066363891" name="Picture"/>
+                          <pic:cNvPr id="854156876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732140305" name="Picture">
+                  <wp:docPr id="1940492763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732140305" name="Picture"/>
+                          <pic:cNvPr id="1940492763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>