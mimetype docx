--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157038594" name="Picture">
+                  <wp:docPr id="1403068612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157038594" name="Picture"/>
+                          <pic:cNvPr id="1403068612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234924198" name="Picture">
+                  <wp:docPr id="380131769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234924198" name="Picture"/>
+                          <pic:cNvPr id="380131769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988891305" name="Picture">
+                        <wp:docPr id="2066025047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988891305" name="Picture"/>
+                                <pic:cNvPr id="2066025047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980635823" name="Picture">
+                  <wp:docPr id="1301584751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980635823" name="Picture"/>
+                          <pic:cNvPr id="1301584751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732372670" name="Picture">
+                  <wp:docPr id="505976323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732372670" name="Picture"/>
+                          <pic:cNvPr id="505976323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145312799" name="Picture">
+                  <wp:docPr id="974620406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145312799" name="Picture"/>
+                          <pic:cNvPr id="974620406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39465786" name="Picture">
+                  <wp:docPr id="1524757464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39465786" name="Picture"/>
+                          <pic:cNvPr id="1524757464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174991696" name="Picture">
+                  <wp:docPr id="28047918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174991696" name="Picture"/>
+                          <pic:cNvPr id="28047918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77308867" name="Picture">
+                        <wp:docPr id="595048720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77308867" name="Picture"/>
+                                <pic:cNvPr id="595048720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574419818" name="Picture">
+                        <wp:docPr id="321156181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574419818" name="Picture"/>
+                                <pic:cNvPr id="321156181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657640160" name="Picture">
+                        <wp:docPr id="749158168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657640160" name="Picture"/>
+                                <pic:cNvPr id="749158168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196057833" name="Picture">
+                        <wp:docPr id="349358520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196057833" name="Picture"/>
+                                <pic:cNvPr id="349358520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833983599" name="Picture">
+                        <wp:docPr id="513084793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833983599" name="Picture"/>
+                                <pic:cNvPr id="513084793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418342136" name="Picture">
+                        <wp:docPr id="962622605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418342136" name="Picture"/>
+                                <pic:cNvPr id="962622605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975140632" name="Picture">
+                        <wp:docPr id="1769625894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975140632" name="Picture"/>
+                                <pic:cNvPr id="1769625894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677216722" name="Picture">
+                        <wp:docPr id="256192930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677216722" name="Picture"/>
+                                <pic:cNvPr id="256192930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132871522" name="Picture">
+                        <wp:docPr id="1461579152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132871522" name="Picture"/>
+                                <pic:cNvPr id="1461579152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284062528" name="Picture">
+                        <wp:docPr id="1073250823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284062528" name="Picture"/>
+                                <pic:cNvPr id="1073250823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848992866" name="Picture">
+                        <wp:docPr id="1788204232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848992866" name="Picture"/>
+                                <pic:cNvPr id="1788204232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628255266" name="Picture">
+                        <wp:docPr id="280946971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628255266" name="Picture"/>
+                                <pic:cNvPr id="280946971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922817964" name="Picture">
+                        <wp:docPr id="1307968513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922817964" name="Picture"/>
+                                <pic:cNvPr id="1307968513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782252094" name="Picture">
+                        <wp:docPr id="1549503936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782252094" name="Picture"/>
+                                <pic:cNvPr id="1549503936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115687783" name="Picture">
+                        <wp:docPr id="274894832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115687783" name="Picture"/>
+                                <pic:cNvPr id="274894832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330319141" name="Picture">
+                        <wp:docPr id="980727043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330319141" name="Picture"/>
+                                <pic:cNvPr id="980727043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235153320" name="Picture">
+                        <wp:docPr id="378902852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235153320" name="Picture"/>
+                                <pic:cNvPr id="378902852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234939110" name="Picture">
+                        <wp:docPr id="984640966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234939110" name="Picture"/>
+                                <pic:cNvPr id="984640966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976269265" name="Picture">
+                  <wp:docPr id="1138426925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976269265" name="Picture"/>
+                          <pic:cNvPr id="1138426925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603694118" name="Picture">
+                  <wp:docPr id="1590943298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603694118" name="Picture"/>
+                          <pic:cNvPr id="1590943298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587230224" name="Picture">
+                  <wp:docPr id="1015439292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587230224" name="Picture"/>
+                          <pic:cNvPr id="1015439292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976918429" name="Picture">
+                  <wp:docPr id="878308058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976918429" name="Picture"/>
+                          <pic:cNvPr id="878308058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154482645" name="Picture">
+                  <wp:docPr id="1579389838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154482645" name="Picture"/>
+                          <pic:cNvPr id="1579389838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633213365" name="Picture">
+                  <wp:docPr id="1321038202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633213365" name="Picture"/>
+                          <pic:cNvPr id="1321038202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450563280" name="Picture">
+                        <wp:docPr id="314451782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450563280" name="Picture"/>
+                                <pic:cNvPr id="314451782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718148214" name="Picture">
+                  <wp:docPr id="731372541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718148214" name="Picture"/>
+                          <pic:cNvPr id="731372541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051490725" name="Picture">
+                  <wp:docPr id="1627157368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051490725" name="Picture"/>
+                          <pic:cNvPr id="1627157368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50125163" name="Picture">
+                  <wp:docPr id="52165686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50125163" name="Picture"/>
+                          <pic:cNvPr id="52165686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407520818" name="Picture">
+                  <wp:docPr id="1420415256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407520818" name="Picture"/>
+                          <pic:cNvPr id="1420415256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137983353" name="Picture">
+                  <wp:docPr id="932905046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137983353" name="Picture"/>
+                          <pic:cNvPr id="932905046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551821527" name="Picture">
+                  <wp:docPr id="962242832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551821527" name="Picture"/>
+                          <pic:cNvPr id="962242832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550075410" name="Picture">
+                        <wp:docPr id="234417391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550075410" name="Picture"/>
+                                <pic:cNvPr id="234417391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87437706" name="Picture">
+                  <wp:docPr id="930288180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87437706" name="Picture"/>
+                          <pic:cNvPr id="930288180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317898645" name="Picture">
+                  <wp:docPr id="1491569358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317898645" name="Picture"/>
+                          <pic:cNvPr id="1491569358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020826994" name="Picture">
+                  <wp:docPr id="1442030561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020826994" name="Picture"/>
+                          <pic:cNvPr id="1442030561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900477872" name="Picture">
+                  <wp:docPr id="1372382834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900477872" name="Picture"/>
+                          <pic:cNvPr id="1372382834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911920921" name="Picture">
+                  <wp:docPr id="850755348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911920921" name="Picture"/>
+                          <pic:cNvPr id="850755348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435362869" name="Picture">
+                  <wp:docPr id="502912272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435362869" name="Picture"/>
+                          <pic:cNvPr id="502912272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656454516" name="Picture">
+                        <wp:docPr id="1887011011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656454516" name="Picture"/>
+                                <pic:cNvPr id="1887011011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009943411" name="Picture">
+                  <wp:docPr id="1302066422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009943411" name="Picture"/>
+                          <pic:cNvPr id="1302066422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032185224" name="Picture">
+                  <wp:docPr id="698113136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032185224" name="Picture"/>
+                          <pic:cNvPr id="698113136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34074,57 +34074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74215313" name="Picture">
+                  <wp:docPr id="358596120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74215313" name="Picture"/>
+                          <pic:cNvPr id="358596120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35072,57 +35072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567922542" name="Picture">
+                  <wp:docPr id="1262634404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567922542" name="Picture"/>
+                          <pic:cNvPr id="1262634404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35175,57 +35175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338638286" name="Picture">
+                  <wp:docPr id="1822140961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338638286" name="Picture"/>
+                          <pic:cNvPr id="1822140961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36552,57 +36552,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540489055" name="Picture">
+                  <wp:docPr id="1354507147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540489055" name="Picture"/>
+                          <pic:cNvPr id="1354507147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37695,57 +37695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636375581" name="Picture">
+                        <wp:docPr id="1761416599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636375581" name="Picture"/>
+                                <pic:cNvPr id="1761416599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39053,57 +39053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896971000" name="Picture">
+                  <wp:docPr id="1508692856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896971000" name="Picture"/>
+                          <pic:cNvPr id="1508692856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39142,57 +39142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779525172" name="Picture">
+                  <wp:docPr id="49819363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779525172" name="Picture"/>
+                          <pic:cNvPr id="49819363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39765,57 +39765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106858049" name="Picture">
+                  <wp:docPr id="1990599291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106858049" name="Picture"/>
+                          <pic:cNvPr id="1990599291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40682,57 +40682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407488140" name="Picture">
+                  <wp:docPr id="87742032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407488140" name="Picture"/>
+                          <pic:cNvPr id="87742032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151929491" name="Picture">
+                  <wp:docPr id="1680978514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151929491" name="Picture"/>
+                          <pic:cNvPr id="1680978514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42108,57 +42108,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814562458" name="Picture">
+                  <wp:docPr id="481888007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814562458" name="Picture"/>
+                          <pic:cNvPr id="481888007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42890,57 +42890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816475315" name="Picture">
+                  <wp:docPr id="1349253972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816475315" name="Picture"/>
+                          <pic:cNvPr id="1349253972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896908877" name="Picture">
+                  <wp:docPr id="79581025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896908877" name="Picture"/>
+                          <pic:cNvPr id="79581025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43611,57 +43611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425945291" name="Picture">
+                  <wp:docPr id="1829439107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425945291" name="Picture"/>
+                          <pic:cNvPr id="1829439107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44555,57 +44555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172367958" name="Picture">
+                  <wp:docPr id="1566040326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172367958" name="Picture"/>
+                          <pic:cNvPr id="1566040326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44667,57 +44667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913018544" name="Picture">
+                  <wp:docPr id="1946722414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913018544" name="Picture"/>
+                          <pic:cNvPr id="1946722414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520264906" name="Picture">
+                  <wp:docPr id="568741112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520264906" name="Picture"/>
+                          <pic:cNvPr id="568741112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47505,57 +47505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482048736" name="Picture">
+                  <wp:docPr id="639233989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482048736" name="Picture"/>
+                          <pic:cNvPr id="639233989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47585,57 +47585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749778337" name="Picture">
+                  <wp:docPr id="596676361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749778337" name="Picture"/>
+                          <pic:cNvPr id="596676361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48073,57 +48073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711237517" name="Picture">
+                  <wp:docPr id="630736859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711237517" name="Picture"/>
+                          <pic:cNvPr id="630736859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>