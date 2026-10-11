--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993223376" name="Picture">
+                  <wp:docPr id="561003755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993223376" name="Picture"/>
+                          <pic:cNvPr id="561003755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021058638" name="Picture">
+                  <wp:docPr id="144154322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021058638" name="Picture"/>
+                          <pic:cNvPr id="144154322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036648024" name="Picture">
+                        <wp:docPr id="461507048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036648024" name="Picture"/>
+                                <pic:cNvPr id="461507048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272992199" name="Picture">
+                  <wp:docPr id="769075745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272992199" name="Picture"/>
+                          <pic:cNvPr id="769075745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389267303" name="Picture">
+                  <wp:docPr id="863256675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389267303" name="Picture"/>
+                          <pic:cNvPr id="863256675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820347348" name="Picture">
+                  <wp:docPr id="1154333081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820347348" name="Picture"/>
+                          <pic:cNvPr id="1154333081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247374091" name="Picture">
+                  <wp:docPr id="620060661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247374091" name="Picture"/>
+                          <pic:cNvPr id="620060661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061368432" name="Picture">
+                  <wp:docPr id="333198638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061368432" name="Picture"/>
+                          <pic:cNvPr id="333198638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507608764" name="Picture">
+                        <wp:docPr id="417441964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507608764" name="Picture"/>
+                                <pic:cNvPr id="417441964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754941275" name="Picture">
+                        <wp:docPr id="1546800611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754941275" name="Picture"/>
+                                <pic:cNvPr id="1546800611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085549581" name="Picture">
+                        <wp:docPr id="1559076247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085549581" name="Picture"/>
+                                <pic:cNvPr id="1559076247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220934696" name="Picture">
+                        <wp:docPr id="1762488910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220934696" name="Picture"/>
+                                <pic:cNvPr id="1762488910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211012709" name="Picture">
+                        <wp:docPr id="309283967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211012709" name="Picture"/>
+                                <pic:cNvPr id="309283967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342674404" name="Picture">
+                        <wp:docPr id="434210870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342674404" name="Picture"/>
+                                <pic:cNvPr id="434210870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060019086" name="Picture">
+                        <wp:docPr id="3580591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060019086" name="Picture"/>
+                                <pic:cNvPr id="3580591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563411957" name="Picture">
+                        <wp:docPr id="1773392366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563411957" name="Picture"/>
+                                <pic:cNvPr id="1773392366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452652411" name="Picture">
+                        <wp:docPr id="431032206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452652411" name="Picture"/>
+                                <pic:cNvPr id="431032206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979626356" name="Picture">
+                        <wp:docPr id="872637358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979626356" name="Picture"/>
+                                <pic:cNvPr id="872637358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736300755" name="Picture">
+                        <wp:docPr id="1052279833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736300755" name="Picture"/>
+                                <pic:cNvPr id="1052279833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848870388" name="Picture">
+                        <wp:docPr id="1405591961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848870388" name="Picture"/>
+                                <pic:cNvPr id="1405591961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757129877" name="Picture">
+                        <wp:docPr id="840967837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757129877" name="Picture"/>
+                                <pic:cNvPr id="840967837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487774270" name="Picture">
+                        <wp:docPr id="974003922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487774270" name="Picture"/>
+                                <pic:cNvPr id="974003922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743075763" name="Picture">
+                        <wp:docPr id="1531360499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743075763" name="Picture"/>
+                                <pic:cNvPr id="1531360499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545993438" name="Picture">
+                  <wp:docPr id="304916711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545993438" name="Picture"/>
+                          <pic:cNvPr id="304916711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294414808" name="Picture">
+                  <wp:docPr id="1308993456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294414808" name="Picture"/>
+                          <pic:cNvPr id="1308993456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330822689" name="Picture">
+                  <wp:docPr id="1701392465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330822689" name="Picture"/>
+                          <pic:cNvPr id="1701392465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143407098" name="Picture">
+                  <wp:docPr id="1594107697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143407098" name="Picture"/>
+                          <pic:cNvPr id="1594107697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552417214" name="Picture">
+                  <wp:docPr id="48317299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552417214" name="Picture"/>
+                          <pic:cNvPr id="48317299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442251801" name="Picture">
+                  <wp:docPr id="681088469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442251801" name="Picture"/>
+                          <pic:cNvPr id="681088469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853802712" name="Picture">
+                        <wp:docPr id="861837251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853802712" name="Picture"/>
+                                <pic:cNvPr id="861837251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912838470" name="Picture">
+                  <wp:docPr id="268255466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912838470" name="Picture"/>
+                          <pic:cNvPr id="268255466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943604543" name="Picture">
+                  <wp:docPr id="1706236626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943604543" name="Picture"/>
+                          <pic:cNvPr id="1706236626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583425698" name="Picture">
+                  <wp:docPr id="571762984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583425698" name="Picture"/>
+                          <pic:cNvPr id="571762984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228871698" name="Picture">
+                  <wp:docPr id="905273905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228871698" name="Picture"/>
+                          <pic:cNvPr id="905273905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214878464" name="Picture">
+                  <wp:docPr id="1896514528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214878464" name="Picture"/>
+                          <pic:cNvPr id="1896514528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417538346" name="Picture">
+                  <wp:docPr id="1957907734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417538346" name="Picture"/>
+                          <pic:cNvPr id="1957907734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784667328" name="Picture">
+                        <wp:docPr id="1933363834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784667328" name="Picture"/>
+                                <pic:cNvPr id="1933363834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294543177" name="Picture">
+                  <wp:docPr id="791211477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294543177" name="Picture"/>
+                          <pic:cNvPr id="791211477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751358918" name="Picture">
+                  <wp:docPr id="862873033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751358918" name="Picture"/>
+                          <pic:cNvPr id="862873033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710139865" name="Picture">
+                  <wp:docPr id="769392316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710139865" name="Picture"/>
+                          <pic:cNvPr id="769392316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121809829" name="Picture">
+                  <wp:docPr id="1408685143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121809829" name="Picture"/>
+                          <pic:cNvPr id="1408685143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414231126" name="Picture">
+                  <wp:docPr id="606810556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414231126" name="Picture"/>
+                          <pic:cNvPr id="606810556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501261346" name="Picture">
+                  <wp:docPr id="1030227949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501261346" name="Picture"/>
+                          <pic:cNvPr id="1030227949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295504431" name="Picture">
+                        <wp:docPr id="179405008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295504431" name="Picture"/>
+                                <pic:cNvPr id="179405008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001245955" name="Picture">
+                  <wp:docPr id="82083612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001245955" name="Picture"/>
+                          <pic:cNvPr id="82083612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465270649" name="Picture">
+                  <wp:docPr id="786497295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465270649" name="Picture"/>
+                          <pic:cNvPr id="786497295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759399565" name="Picture">
+                  <wp:docPr id="676416771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759399565" name="Picture"/>
+                          <pic:cNvPr id="676416771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834095038" name="Picture">
+                  <wp:docPr id="1517991202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834095038" name="Picture"/>
+                          <pic:cNvPr id="1517991202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764584914" name="Picture">
+                  <wp:docPr id="1934307813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764584914" name="Picture"/>
+                          <pic:cNvPr id="1934307813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924990155" name="Picture">
+                  <wp:docPr id="1372603354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924990155" name="Picture"/>
+                          <pic:cNvPr id="1372603354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029698938" name="Picture">
+                  <wp:docPr id="460294235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029698938" name="Picture"/>
+                          <pic:cNvPr id="460294235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580105281" name="Picture">
+                  <wp:docPr id="116233567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580105281" name="Picture"/>
+                          <pic:cNvPr id="116233567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746581518" name="Picture">
+                  <wp:docPr id="1170315529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746581518" name="Picture"/>
+                          <pic:cNvPr id="1170315529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312844298" name="Picture">
+                        <wp:docPr id="384808280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312844298" name="Picture"/>
+                                <pic:cNvPr id="384808280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940353284" name="Picture">
+                  <wp:docPr id="1605332829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940353284" name="Picture"/>
+                          <pic:cNvPr id="1605332829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92439592" name="Picture">
+                  <wp:docPr id="366311304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92439592" name="Picture"/>
+                          <pic:cNvPr id="366311304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487088675" name="Picture">
+                  <wp:docPr id="1863621536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487088675" name="Picture"/>
+                          <pic:cNvPr id="1863621536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766865663" name="Picture">
+                  <wp:docPr id="71709310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766865663" name="Picture"/>
+                          <pic:cNvPr id="71709310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103139018" name="Picture">
+                  <wp:docPr id="570933051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103139018" name="Picture"/>
+                          <pic:cNvPr id="570933051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364096116" name="Picture">
+                  <wp:docPr id="1944032532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364096116" name="Picture"/>
+                          <pic:cNvPr id="1944032532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342092764" name="Picture">
+                        <wp:docPr id="711919774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342092764" name="Picture"/>
+                                <pic:cNvPr id="711919774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917295344" name="Picture">
+                  <wp:docPr id="622284786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917295344" name="Picture"/>
+                          <pic:cNvPr id="622284786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297652018" name="Picture">
+                  <wp:docPr id="967110377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297652018" name="Picture"/>
+                          <pic:cNvPr id="967110377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731940688" name="Picture">
+                  <wp:docPr id="1393334680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731940688" name="Picture"/>
+                          <pic:cNvPr id="1393334680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>