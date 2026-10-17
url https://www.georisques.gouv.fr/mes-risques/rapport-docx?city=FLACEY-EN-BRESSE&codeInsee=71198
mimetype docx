--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981332822" name="Picture">
+                  <wp:docPr id="1199357407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981332822" name="Picture"/>
+                          <pic:cNvPr id="1199357407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648988427" name="Picture">
+                  <wp:docPr id="1877512141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648988427" name="Picture"/>
+                          <pic:cNvPr id="1877512141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247425096" name="Picture">
+                        <wp:docPr id="1125208637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247425096" name="Picture"/>
+                                <pic:cNvPr id="1125208637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060278521" name="Picture">
+                  <wp:docPr id="1288869455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060278521" name="Picture"/>
+                          <pic:cNvPr id="1288869455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203478679" name="Picture">
+                  <wp:docPr id="1795870106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203478679" name="Picture"/>
+                          <pic:cNvPr id="1795870106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992985371" name="Picture">
+                  <wp:docPr id="1089176751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992985371" name="Picture"/>
+                          <pic:cNvPr id="1089176751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728906053" name="Picture">
+                  <wp:docPr id="104084810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728906053" name="Picture"/>
+                          <pic:cNvPr id="104084810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266377875" name="Picture">
+                  <wp:docPr id="23901235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266377875" name="Picture"/>
+                          <pic:cNvPr id="23901235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088705012" name="Picture">
+                        <wp:docPr id="408413845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088705012" name="Picture"/>
+                                <pic:cNvPr id="408413845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727503951" name="Picture">
+                        <wp:docPr id="1295286181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727503951" name="Picture"/>
+                                <pic:cNvPr id="1295286181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291613004" name="Picture">
+                        <wp:docPr id="578738466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291613004" name="Picture"/>
+                                <pic:cNvPr id="578738466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576341048" name="Picture">
+                        <wp:docPr id="1478806513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576341048" name="Picture"/>
+                                <pic:cNvPr id="1478806513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111544005" name="Picture">
+                        <wp:docPr id="1362785010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111544005" name="Picture"/>
+                                <pic:cNvPr id="1362785010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379642859" name="Picture">
+                        <wp:docPr id="907605860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379642859" name="Picture"/>
+                                <pic:cNvPr id="907605860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184147529" name="Picture">
+                        <wp:docPr id="844272617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184147529" name="Picture"/>
+                                <pic:cNvPr id="844272617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618692867" name="Picture">
+                        <wp:docPr id="1483085754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618692867" name="Picture"/>
+                                <pic:cNvPr id="1483085754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157939320" name="Picture">
+                        <wp:docPr id="695696280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157939320" name="Picture"/>
+                                <pic:cNvPr id="695696280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421379335" name="Picture">
+                        <wp:docPr id="1654550484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421379335" name="Picture"/>
+                                <pic:cNvPr id="1654550484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81088888" name="Picture">
+                        <wp:docPr id="492386239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81088888" name="Picture"/>
+                                <pic:cNvPr id="492386239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624591752" name="Picture">
+                        <wp:docPr id="1833880538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624591752" name="Picture"/>
+                                <pic:cNvPr id="1833880538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438208782" name="Picture">
+                        <wp:docPr id="2030845470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438208782" name="Picture"/>
+                                <pic:cNvPr id="2030845470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276711633" name="Picture">
+                        <wp:docPr id="1320493418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276711633" name="Picture"/>
+                                <pic:cNvPr id="1320493418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145472301" name="Picture">
+                        <wp:docPr id="1610476516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145472301" name="Picture"/>
+                                <pic:cNvPr id="1610476516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350940879" name="Picture">
+                  <wp:docPr id="1097406604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350940879" name="Picture"/>
+                          <pic:cNvPr id="1097406604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33351636" name="Picture">
+                  <wp:docPr id="1353378901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33351636" name="Picture"/>
+                          <pic:cNvPr id="1353378901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221000840" name="Picture">
+                  <wp:docPr id="1075834582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221000840" name="Picture"/>
+                          <pic:cNvPr id="1075834582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011545527" name="Picture">
+                  <wp:docPr id="836277734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011545527" name="Picture"/>
+                          <pic:cNvPr id="836277734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787174084" name="Picture">
+                  <wp:docPr id="1482914937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787174084" name="Picture"/>
+                          <pic:cNvPr id="1482914937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978380601" name="Picture">
+                  <wp:docPr id="1432936504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978380601" name="Picture"/>
+                          <pic:cNvPr id="1432936504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272643245" name="Picture">
+                        <wp:docPr id="2108293783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272643245" name="Picture"/>
+                                <pic:cNvPr id="2108293783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859610448" name="Picture">
+                  <wp:docPr id="903352733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859610448" name="Picture"/>
+                          <pic:cNvPr id="903352733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508027089" name="Picture">
+                  <wp:docPr id="925485880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508027089" name="Picture"/>
+                          <pic:cNvPr id="925485880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171327190" name="Picture">
+                  <wp:docPr id="440064496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171327190" name="Picture"/>
+                          <pic:cNvPr id="440064496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885811837" name="Picture">
+                  <wp:docPr id="2143506046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885811837" name="Picture"/>
+                          <pic:cNvPr id="2143506046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696997377" name="Picture">
+                  <wp:docPr id="138791868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696997377" name="Picture"/>
+                          <pic:cNvPr id="138791868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151279914" name="Picture">
+                  <wp:docPr id="135826797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151279914" name="Picture"/>
+                          <pic:cNvPr id="135826797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320308599" name="Picture">
+                        <wp:docPr id="1022382754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320308599" name="Picture"/>
+                                <pic:cNvPr id="1022382754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653859340" name="Picture">
+                        <wp:docPr id="1729651392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653859340" name="Picture"/>
+                                <pic:cNvPr id="1729651392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040635614" name="Picture">
+                  <wp:docPr id="1497586115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040635614" name="Picture"/>
+                          <pic:cNvPr id="1497586115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341408536" name="Picture">
+                  <wp:docPr id="1466715823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341408536" name="Picture"/>
+                          <pic:cNvPr id="1466715823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658702056" name="Picture">
+                  <wp:docPr id="2068903777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658702056" name="Picture"/>
+                          <pic:cNvPr id="2068903777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861725625" name="Picture">
+                  <wp:docPr id="1591437234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861725625" name="Picture"/>
+                          <pic:cNvPr id="1591437234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541490368" name="Picture">
+                  <wp:docPr id="613501771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541490368" name="Picture"/>
+                          <pic:cNvPr id="613501771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980407967" name="Picture">
+                  <wp:docPr id="698208051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980407967" name="Picture"/>
+                          <pic:cNvPr id="698208051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337642672" name="Picture">
+                        <wp:docPr id="2138699011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337642672" name="Picture"/>
+                                <pic:cNvPr id="2138699011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000013861" name="Picture">
+                  <wp:docPr id="1018016161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000013861" name="Picture"/>
+                          <pic:cNvPr id="1018016161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309558953" name="Picture">
+                  <wp:docPr id="554726454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309558953" name="Picture"/>
+                          <pic:cNvPr id="554726454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874089477" name="Picture">
+                  <wp:docPr id="95746774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874089477" name="Picture"/>
+                          <pic:cNvPr id="95746774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564618439" name="Picture">
+                  <wp:docPr id="880132035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564618439" name="Picture"/>
+                          <pic:cNvPr id="880132035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531850296" name="Picture">
+                  <wp:docPr id="77515624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531850296" name="Picture"/>
+                          <pic:cNvPr id="77515624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345924826" name="Picture">
+                  <wp:docPr id="1763136918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345924826" name="Picture"/>
+                          <pic:cNvPr id="1763136918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937444711" name="Picture">
+                        <wp:docPr id="250205922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937444711" name="Picture"/>
+                                <pic:cNvPr id="250205922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858771167" name="Picture">
+                  <wp:docPr id="1183329797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858771167" name="Picture"/>
+                          <pic:cNvPr id="1183329797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761897399" name="Picture">
+                  <wp:docPr id="1921235797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761897399" name="Picture"/>
+                          <pic:cNvPr id="1921235797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404161024" name="Picture">
+                  <wp:docPr id="849161505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404161024" name="Picture"/>
+                          <pic:cNvPr id="849161505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612597859" name="Picture">
+                  <wp:docPr id="200482682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612597859" name="Picture"/>
+                          <pic:cNvPr id="200482682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057685013" name="Picture">
+                  <wp:docPr id="234679285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057685013" name="Picture"/>
+                          <pic:cNvPr id="234679285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422376912" name="Picture">
+                  <wp:docPr id="1068800626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422376912" name="Picture"/>
+                          <pic:cNvPr id="1068800626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221137808" name="Picture">
+                        <wp:docPr id="2085438845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221137808" name="Picture"/>
+                                <pic:cNvPr id="2085438845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917891884" name="Picture">
+                  <wp:docPr id="1739663244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917891884" name="Picture"/>
+                          <pic:cNvPr id="1739663244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269623065" name="Picture">
+                  <wp:docPr id="1503380133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269623065" name="Picture"/>
+                          <pic:cNvPr id="1503380133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863177923" name="Picture">
+                  <wp:docPr id="1056693427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863177923" name="Picture"/>
+                          <pic:cNvPr id="1056693427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>