--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109829239" name="Picture">
+                  <wp:docPr id="962856513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109829239" name="Picture"/>
+                          <pic:cNvPr id="962856513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705646115" name="Picture">
+                  <wp:docPr id="1202762790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705646115" name="Picture"/>
+                          <pic:cNvPr id="1202762790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677710900" name="Picture">
+                        <wp:docPr id="98900491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677710900" name="Picture"/>
+                                <pic:cNvPr id="98900491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824865723" name="Picture">
+                  <wp:docPr id="1436178376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824865723" name="Picture"/>
+                          <pic:cNvPr id="1436178376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102717729" name="Picture">
+                  <wp:docPr id="1690653785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102717729" name="Picture"/>
+                          <pic:cNvPr id="1690653785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348233257" name="Picture">
+                  <wp:docPr id="914072186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348233257" name="Picture"/>
+                          <pic:cNvPr id="914072186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265687461" name="Picture">
+                  <wp:docPr id="321598820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265687461" name="Picture"/>
+                          <pic:cNvPr id="321598820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414035730" name="Picture">
+                  <wp:docPr id="2056026114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414035730" name="Picture"/>
+                          <pic:cNvPr id="2056026114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436096359" name="Picture">
+                        <wp:docPr id="861585757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436096359" name="Picture"/>
+                                <pic:cNvPr id="861585757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161807730" name="Picture">
+                        <wp:docPr id="1492029354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161807730" name="Picture"/>
+                                <pic:cNvPr id="1492029354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775009586" name="Picture">
+                        <wp:docPr id="944304997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775009586" name="Picture"/>
+                                <pic:cNvPr id="944304997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780484758" name="Picture">
+                        <wp:docPr id="1542213707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780484758" name="Picture"/>
+                                <pic:cNvPr id="1542213707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178472577" name="Picture">
+                        <wp:docPr id="2019427857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178472577" name="Picture"/>
+                                <pic:cNvPr id="2019427857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572276418" name="Picture">
+                        <wp:docPr id="509026732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572276418" name="Picture"/>
+                                <pic:cNvPr id="509026732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837744939" name="Picture">
+                        <wp:docPr id="1720058651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837744939" name="Picture"/>
+                                <pic:cNvPr id="1720058651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921025863" name="Picture">
+                        <wp:docPr id="100092303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921025863" name="Picture"/>
+                                <pic:cNvPr id="100092303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369095452" name="Picture">
+                        <wp:docPr id="978211793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369095452" name="Picture"/>
+                                <pic:cNvPr id="978211793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195214996" name="Picture">
+                        <wp:docPr id="53245921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195214996" name="Picture"/>
+                                <pic:cNvPr id="53245921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886425031" name="Picture">
+                        <wp:docPr id="2056314755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886425031" name="Picture"/>
+                                <pic:cNvPr id="2056314755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149492175" name="Picture">
+                        <wp:docPr id="268144842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149492175" name="Picture"/>
+                                <pic:cNvPr id="268144842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662886595" name="Picture">
+                        <wp:docPr id="1568920416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662886595" name="Picture"/>
+                                <pic:cNvPr id="1568920416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280255692" name="Picture">
+                        <wp:docPr id="459391509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280255692" name="Picture"/>
+                                <pic:cNvPr id="459391509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683780498" name="Picture">
+                        <wp:docPr id="1657464667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683780498" name="Picture"/>
+                                <pic:cNvPr id="1657464667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884942098" name="Picture">
+                  <wp:docPr id="1837504696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884942098" name="Picture"/>
+                          <pic:cNvPr id="1837504696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634266000" name="Picture">
+                  <wp:docPr id="822757515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634266000" name="Picture"/>
+                          <pic:cNvPr id="822757515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559813210" name="Picture">
+                  <wp:docPr id="1746000849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559813210" name="Picture"/>
+                          <pic:cNvPr id="1746000849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287304199" name="Picture">
+                  <wp:docPr id="598026816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287304199" name="Picture"/>
+                          <pic:cNvPr id="598026816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559469155" name="Picture">
+                  <wp:docPr id="1687174919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559469155" name="Picture"/>
+                          <pic:cNvPr id="1687174919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878841017" name="Picture">
+                  <wp:docPr id="67844275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878841017" name="Picture"/>
+                          <pic:cNvPr id="67844275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249552835" name="Picture">
+                        <wp:docPr id="226505539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249552835" name="Picture"/>
+                                <pic:cNvPr id="226505539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888291533" name="Picture">
+                  <wp:docPr id="1269360870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888291533" name="Picture"/>
+                          <pic:cNvPr id="1269360870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452478532" name="Picture">
+                  <wp:docPr id="672506335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452478532" name="Picture"/>
+                          <pic:cNvPr id="672506335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641924242" name="Picture">
+                  <wp:docPr id="604214709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641924242" name="Picture"/>
+                          <pic:cNvPr id="604214709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987983895" name="Picture">
+                  <wp:docPr id="437436673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987983895" name="Picture"/>
+                          <pic:cNvPr id="437436673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872560500" name="Picture">
+                  <wp:docPr id="1181660385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872560500" name="Picture"/>
+                          <pic:cNvPr id="1181660385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189112190" name="Picture">
+                  <wp:docPr id="1284100674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189112190" name="Picture"/>
+                          <pic:cNvPr id="1284100674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104790361" name="Picture">
+                        <wp:docPr id="1556396356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104790361" name="Picture"/>
+                                <pic:cNvPr id="1556396356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129368441" name="Picture">
+                  <wp:docPr id="1591569244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129368441" name="Picture"/>
+                          <pic:cNvPr id="1591569244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654377958" name="Picture">
+                  <wp:docPr id="591146796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654377958" name="Picture"/>
+                          <pic:cNvPr id="591146796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814201449" name="Picture">
+                  <wp:docPr id="148367646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814201449" name="Picture"/>
+                          <pic:cNvPr id="148367646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675644616" name="Picture">
+                  <wp:docPr id="1125193287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675644616" name="Picture"/>
+                          <pic:cNvPr id="1125193287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215059445" name="Picture">
+                  <wp:docPr id="1741716833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215059445" name="Picture"/>
+                          <pic:cNvPr id="1741716833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967995693" name="Picture">
+                  <wp:docPr id="856870991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967995693" name="Picture"/>
+                          <pic:cNvPr id="856870991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634607462" name="Picture">
+                        <wp:docPr id="948691327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634607462" name="Picture"/>
+                                <pic:cNvPr id="948691327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264401384" name="Picture">
+                  <wp:docPr id="490659465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264401384" name="Picture"/>
+                          <pic:cNvPr id="490659465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358934398" name="Picture">
+                  <wp:docPr id="646517079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358934398" name="Picture"/>
+                          <pic:cNvPr id="646517079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289637001" name="Picture">
+                  <wp:docPr id="1401923353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289637001" name="Picture"/>
+                          <pic:cNvPr id="1401923353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405122827" name="Picture">
+                  <wp:docPr id="1778421348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405122827" name="Picture"/>
+                          <pic:cNvPr id="1778421348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547623437" name="Picture">
+                  <wp:docPr id="513968083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547623437" name="Picture"/>
+                          <pic:cNvPr id="513968083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216485362" name="Picture">
+                  <wp:docPr id="488316543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216485362" name="Picture"/>
+                          <pic:cNvPr id="488316543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933912690" name="Picture">
+                        <wp:docPr id="1508477904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933912690" name="Picture"/>
+                                <pic:cNvPr id="1508477904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723557999" name="Picture">
+                  <wp:docPr id="474259060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723557999" name="Picture"/>
+                          <pic:cNvPr id="474259060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049303548" name="Picture">
+                  <wp:docPr id="1732443874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049303548" name="Picture"/>
+                          <pic:cNvPr id="1732443874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254211822" name="Picture">
+                  <wp:docPr id="1283440675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254211822" name="Picture"/>
+                          <pic:cNvPr id="1283440675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430368722" name="Picture">
+                  <wp:docPr id="295676712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430368722" name="Picture"/>
+                          <pic:cNvPr id="295676712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933225948" name="Picture">
+                  <wp:docPr id="817796984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933225948" name="Picture"/>
+                          <pic:cNvPr id="817796984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946014583" name="Picture">
+                  <wp:docPr id="562328589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946014583" name="Picture"/>
+                          <pic:cNvPr id="562328589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990144977" name="Picture">
+                  <wp:docPr id="1707422226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990144977" name="Picture"/>
+                          <pic:cNvPr id="1707422226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340620688" name="Picture">
+                  <wp:docPr id="483234762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340620688" name="Picture"/>
+                          <pic:cNvPr id="483234762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796008919" name="Picture">
+                  <wp:docPr id="1237818673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796008919" name="Picture"/>
+                          <pic:cNvPr id="1237818673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>