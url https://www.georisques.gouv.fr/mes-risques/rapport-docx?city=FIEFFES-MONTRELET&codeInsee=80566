--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893730321" name="Picture">
+                  <wp:docPr id="2142100845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893730321" name="Picture"/>
+                          <pic:cNvPr id="2142100845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060001641" name="Picture">
+                  <wp:docPr id="1074942600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060001641" name="Picture"/>
+                          <pic:cNvPr id="1074942600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996064764" name="Picture">
+                        <wp:docPr id="991942575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996064764" name="Picture"/>
+                                <pic:cNvPr id="991942575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768797590" name="Picture">
+                  <wp:docPr id="536334351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768797590" name="Picture"/>
+                          <pic:cNvPr id="536334351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060634293" name="Picture">
+                  <wp:docPr id="632013598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060634293" name="Picture"/>
+                          <pic:cNvPr id="632013598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742665599" name="Picture">
+                  <wp:docPr id="1128936678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742665599" name="Picture"/>
+                          <pic:cNvPr id="1128936678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050679981" name="Picture">
+                  <wp:docPr id="2036017808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050679981" name="Picture"/>
+                          <pic:cNvPr id="2036017808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986969148" name="Picture">
+                  <wp:docPr id="491872021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986969148" name="Picture"/>
+                          <pic:cNvPr id="491872021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226571397" name="Picture">
+                        <wp:docPr id="1241070733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226571397" name="Picture"/>
+                                <pic:cNvPr id="1241070733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967059190" name="Picture">
+                        <wp:docPr id="635619070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967059190" name="Picture"/>
+                                <pic:cNvPr id="635619070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264484054" name="Picture">
+                        <wp:docPr id="115148527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264484054" name="Picture"/>
+                                <pic:cNvPr id="115148527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634875671" name="Picture">
+                        <wp:docPr id="740220095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634875671" name="Picture"/>
+                                <pic:cNvPr id="740220095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085768859" name="Picture">
+                        <wp:docPr id="1213826963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085768859" name="Picture"/>
+                                <pic:cNvPr id="1213826963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584120238" name="Picture">
+                        <wp:docPr id="206944748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584120238" name="Picture"/>
+                                <pic:cNvPr id="206944748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585705872" name="Picture">
+                        <wp:docPr id="587190593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585705872" name="Picture"/>
+                                <pic:cNvPr id="587190593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673964188" name="Picture">
+                        <wp:docPr id="1450387950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673964188" name="Picture"/>
+                                <pic:cNvPr id="1450387950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319243011" name="Picture">
+                        <wp:docPr id="1293467507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319243011" name="Picture"/>
+                                <pic:cNvPr id="1293467507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674940130" name="Picture">
+                        <wp:docPr id="886740444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674940130" name="Picture"/>
+                                <pic:cNvPr id="886740444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942103123" name="Picture">
+                        <wp:docPr id="697849860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942103123" name="Picture"/>
+                                <pic:cNvPr id="697849860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455432456" name="Picture">
+                        <wp:docPr id="1903745567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455432456" name="Picture"/>
+                                <pic:cNvPr id="1903745567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128432997" name="Picture">
+                        <wp:docPr id="1388545790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128432997" name="Picture"/>
+                                <pic:cNvPr id="1388545790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412706936" name="Picture">
+                        <wp:docPr id="1343355354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412706936" name="Picture"/>
+                                <pic:cNvPr id="1343355354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938734025" name="Picture">
+                        <wp:docPr id="1018052471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938734025" name="Picture"/>
+                                <pic:cNvPr id="1018052471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088494170" name="Picture">
+                  <wp:docPr id="1591547085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088494170" name="Picture"/>
+                          <pic:cNvPr id="1591547085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920561183" name="Picture">
+                  <wp:docPr id="262031434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920561183" name="Picture"/>
+                          <pic:cNvPr id="262031434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189031767" name="Picture">
+                  <wp:docPr id="1666185449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189031767" name="Picture"/>
+                          <pic:cNvPr id="1666185449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812519365" name="Picture">
+                  <wp:docPr id="623180076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812519365" name="Picture"/>
+                          <pic:cNvPr id="623180076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383700342" name="Picture">
+                  <wp:docPr id="1938315253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383700342" name="Picture"/>
+                          <pic:cNvPr id="1938315253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806479789" name="Picture">
+                  <wp:docPr id="1040025187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806479789" name="Picture"/>
+                          <pic:cNvPr id="1040025187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175126202" name="Picture">
+                        <wp:docPr id="387559462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175126202" name="Picture"/>
+                                <pic:cNvPr id="387559462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577657863" name="Picture">
+                        <wp:docPr id="1858889827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577657863" name="Picture"/>
+                                <pic:cNvPr id="1858889827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932778994" name="Picture">
+                  <wp:docPr id="233188812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932778994" name="Picture"/>
+                          <pic:cNvPr id="233188812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871492657" name="Picture">
+                  <wp:docPr id="920319586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871492657" name="Picture"/>
+                          <pic:cNvPr id="920319586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664024620" name="Picture">
+                  <wp:docPr id="995626922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664024620" name="Picture"/>
+                          <pic:cNvPr id="995626922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875573748" name="Picture">
+                  <wp:docPr id="867064949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875573748" name="Picture"/>
+                          <pic:cNvPr id="867064949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267844747" name="Picture">
+                  <wp:docPr id="734978277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267844747" name="Picture"/>
+                          <pic:cNvPr id="734978277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476539744" name="Picture">
+                  <wp:docPr id="156567213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476539744" name="Picture"/>
+                          <pic:cNvPr id="156567213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3612910" name="Picture">
+                        <wp:docPr id="1962786117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3612910" name="Picture"/>
+                                <pic:cNvPr id="1962786117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657221603" name="Picture">
+                  <wp:docPr id="1430039833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657221603" name="Picture"/>
+                          <pic:cNvPr id="1430039833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329400117" name="Picture">
+                  <wp:docPr id="1546862833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329400117" name="Picture"/>
+                          <pic:cNvPr id="1546862833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737737852" name="Picture">
+                  <wp:docPr id="1945205674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737737852" name="Picture"/>
+                          <pic:cNvPr id="1945205674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640316971" name="Picture">
+                  <wp:docPr id="1903141909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640316971" name="Picture"/>
+                          <pic:cNvPr id="1903141909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320506047" name="Picture">
+                  <wp:docPr id="755306799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320506047" name="Picture"/>
+                          <pic:cNvPr id="755306799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526880129" name="Picture">
+                  <wp:docPr id="45233698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526880129" name="Picture"/>
+                          <pic:cNvPr id="45233698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045018437" name="Picture">
+                        <wp:docPr id="1649948177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045018437" name="Picture"/>
+                                <pic:cNvPr id="1649948177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492912264" name="Picture">
+                  <wp:docPr id="1908940638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492912264" name="Picture"/>
+                          <pic:cNvPr id="1908940638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951483959" name="Picture">
+                  <wp:docPr id="682844182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951483959" name="Picture"/>
+                          <pic:cNvPr id="682844182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833693933" name="Picture">
+                  <wp:docPr id="714521674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833693933" name="Picture"/>
+                          <pic:cNvPr id="714521674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769384569" name="Picture">
+                  <wp:docPr id="1920183115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769384569" name="Picture"/>
+                          <pic:cNvPr id="1920183115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861863271" name="Picture">
+                  <wp:docPr id="2015060588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861863271" name="Picture"/>
+                          <pic:cNvPr id="2015060588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486329415" name="Picture">
+                  <wp:docPr id="737398322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486329415" name="Picture"/>
+                          <pic:cNvPr id="737398322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423592885" name="Picture">
+                        <wp:docPr id="1591999105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423592885" name="Picture"/>
+                                <pic:cNvPr id="1591999105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650421491" name="Picture">
+                  <wp:docPr id="1519531716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650421491" name="Picture"/>
+                          <pic:cNvPr id="1519531716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119040806" name="Picture">
+                  <wp:docPr id="467990757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119040806" name="Picture"/>
+                          <pic:cNvPr id="467990757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179342717" name="Picture">
+                  <wp:docPr id="1360257805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179342717" name="Picture"/>
+                          <pic:cNvPr id="1360257805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148734559" name="Picture">
+                  <wp:docPr id="386753323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148734559" name="Picture"/>
+                          <pic:cNvPr id="386753323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509395312" name="Picture">
+                  <wp:docPr id="1083128143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509395312" name="Picture"/>
+                          <pic:cNvPr id="1083128143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257764966" name="Picture">
+                  <wp:docPr id="831306621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257764966" name="Picture"/>
+                          <pic:cNvPr id="831306621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507887488" name="Picture">
+                  <wp:docPr id="2038394154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507887488" name="Picture"/>
+                          <pic:cNvPr id="2038394154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393780201" name="Picture">
+                  <wp:docPr id="680265581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393780201" name="Picture"/>
+                          <pic:cNvPr id="680265581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968822310" name="Picture">
+                  <wp:docPr id="477153642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968822310" name="Picture"/>
+                          <pic:cNvPr id="477153642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>