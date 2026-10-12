--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758306691" name="Picture">
+                  <wp:docPr id="1074013776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758306691" name="Picture"/>
+                          <pic:cNvPr id="1074013776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105483971" name="Picture">
+                  <wp:docPr id="960298944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105483971" name="Picture"/>
+                          <pic:cNvPr id="960298944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208801389" name="Picture">
+                        <wp:docPr id="715755293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208801389" name="Picture"/>
+                                <pic:cNvPr id="715755293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990536651" name="Picture">
+                  <wp:docPr id="1022237060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990536651" name="Picture"/>
+                          <pic:cNvPr id="1022237060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406403136" name="Picture">
+                  <wp:docPr id="415066328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406403136" name="Picture"/>
+                          <pic:cNvPr id="415066328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51586685" name="Picture">
+                  <wp:docPr id="165282144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51586685" name="Picture"/>
+                          <pic:cNvPr id="165282144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988732090" name="Picture">
+                  <wp:docPr id="2009753205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988732090" name="Picture"/>
+                          <pic:cNvPr id="2009753205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734501415" name="Picture">
+                  <wp:docPr id="213867168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734501415" name="Picture"/>
+                          <pic:cNvPr id="213867168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783253411" name="Picture">
+                        <wp:docPr id="1982547888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783253411" name="Picture"/>
+                                <pic:cNvPr id="1982547888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569865496" name="Picture">
+                        <wp:docPr id="1038578338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569865496" name="Picture"/>
+                                <pic:cNvPr id="1038578338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614484661" name="Picture">
+                        <wp:docPr id="881135065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614484661" name="Picture"/>
+                                <pic:cNvPr id="881135065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353350297" name="Picture">
+                        <wp:docPr id="1833494784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353350297" name="Picture"/>
+                                <pic:cNvPr id="1833494784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621043342" name="Picture">
+                        <wp:docPr id="426980720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621043342" name="Picture"/>
+                                <pic:cNvPr id="426980720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229939573" name="Picture">
+                        <wp:docPr id="919393854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229939573" name="Picture"/>
+                                <pic:cNvPr id="919393854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634139825" name="Picture">
+                        <wp:docPr id="295951563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634139825" name="Picture"/>
+                                <pic:cNvPr id="295951563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874024368" name="Picture">
+                        <wp:docPr id="1917596509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874024368" name="Picture"/>
+                                <pic:cNvPr id="1917596509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116222053" name="Picture">
+                        <wp:docPr id="415820143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116222053" name="Picture"/>
+                                <pic:cNvPr id="415820143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520211695" name="Picture">
+                        <wp:docPr id="512960156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520211695" name="Picture"/>
+                                <pic:cNvPr id="512960156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880367186" name="Picture">
+                        <wp:docPr id="2035395717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880367186" name="Picture"/>
+                                <pic:cNvPr id="2035395717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433894799" name="Picture">
+                        <wp:docPr id="748176255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433894799" name="Picture"/>
+                                <pic:cNvPr id="748176255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638142949" name="Picture">
+                        <wp:docPr id="917202868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638142949" name="Picture"/>
+                                <pic:cNvPr id="917202868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530620607" name="Picture">
+                        <wp:docPr id="413980264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530620607" name="Picture"/>
+                                <pic:cNvPr id="413980264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446792132" name="Picture">
+                        <wp:docPr id="1840077210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446792132" name="Picture"/>
+                                <pic:cNvPr id="1840077210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716356880" name="Picture">
+                  <wp:docPr id="212012458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716356880" name="Picture"/>
+                          <pic:cNvPr id="212012458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106310223" name="Picture">
+                  <wp:docPr id="1458623629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106310223" name="Picture"/>
+                          <pic:cNvPr id="1458623629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933208023" name="Picture">
+                  <wp:docPr id="718517498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933208023" name="Picture"/>
+                          <pic:cNvPr id="718517498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128072255" name="Picture">
+                  <wp:docPr id="614171373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128072255" name="Picture"/>
+                          <pic:cNvPr id="614171373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722519531" name="Picture">
+                  <wp:docPr id="2061385982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722519531" name="Picture"/>
+                          <pic:cNvPr id="2061385982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127629178" name="Picture">
+                  <wp:docPr id="2092514901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127629178" name="Picture"/>
+                          <pic:cNvPr id="2092514901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865149695" name="Picture">
+                        <wp:docPr id="990971682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865149695" name="Picture"/>
+                                <pic:cNvPr id="990971682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669701127" name="Picture">
+                  <wp:docPr id="2017300353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669701127" name="Picture"/>
+                          <pic:cNvPr id="2017300353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049090278" name="Picture">
+                  <wp:docPr id="1992171007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049090278" name="Picture"/>
+                          <pic:cNvPr id="1992171007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79401747" name="Picture">
+                  <wp:docPr id="1160064029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79401747" name="Picture"/>
+                          <pic:cNvPr id="1160064029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493641912" name="Picture">
+                  <wp:docPr id="1194992128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493641912" name="Picture"/>
+                          <pic:cNvPr id="1194992128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903009406" name="Picture">
+                  <wp:docPr id="1574316820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903009406" name="Picture"/>
+                          <pic:cNvPr id="1574316820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259445187" name="Picture">
+                  <wp:docPr id="722041030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259445187" name="Picture"/>
+                          <pic:cNvPr id="722041030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726719492" name="Picture">
+                        <wp:docPr id="794079034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726719492" name="Picture"/>
+                                <pic:cNvPr id="794079034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143568031" name="Picture">
+                        <wp:docPr id="1052074819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143568031" name="Picture"/>
+                                <pic:cNvPr id="1052074819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145334921" name="Picture">
+                  <wp:docPr id="925448600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145334921" name="Picture"/>
+                          <pic:cNvPr id="925448600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635913720" name="Picture">
+                  <wp:docPr id="1278462789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635913720" name="Picture"/>
+                          <pic:cNvPr id="1278462789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259682789" name="Picture">
+                  <wp:docPr id="1549426247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259682789" name="Picture"/>
+                          <pic:cNvPr id="1549426247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264267940" name="Picture">
+                  <wp:docPr id="1080493712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264267940" name="Picture"/>
+                          <pic:cNvPr id="1080493712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419398383" name="Picture">
+                  <wp:docPr id="871883617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419398383" name="Picture"/>
+                          <pic:cNvPr id="871883617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112974020" name="Picture">
+                  <wp:docPr id="1681377125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112974020" name="Picture"/>
+                          <pic:cNvPr id="1681377125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294788059" name="Picture">
+                        <wp:docPr id="423603176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294788059" name="Picture"/>
+                                <pic:cNvPr id="423603176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356277660" name="Picture">
+                  <wp:docPr id="353100757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356277660" name="Picture"/>
+                          <pic:cNvPr id="353100757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553909593" name="Picture">
+                  <wp:docPr id="1489964291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553909593" name="Picture"/>
+                          <pic:cNvPr id="1489964291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187422367" name="Picture">
+                  <wp:docPr id="1011584281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187422367" name="Picture"/>
+                          <pic:cNvPr id="1011584281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101710171" name="Picture">
+                  <wp:docPr id="74779645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101710171" name="Picture"/>
+                          <pic:cNvPr id="74779645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163402399" name="Picture">
+                  <wp:docPr id="1947306515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163402399" name="Picture"/>
+                          <pic:cNvPr id="1947306515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36456221" name="Picture">
+                  <wp:docPr id="1816602879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36456221" name="Picture"/>
+                          <pic:cNvPr id="1816602879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244288911" name="Picture">
+                        <wp:docPr id="343733957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244288911" name="Picture"/>
+                                <pic:cNvPr id="343733957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089153519" name="Picture">
+                  <wp:docPr id="1845343313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089153519" name="Picture"/>
+                          <pic:cNvPr id="1845343313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483053138" name="Picture">
+                  <wp:docPr id="507817461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483053138" name="Picture"/>
+                          <pic:cNvPr id="507817461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97370883" name="Picture">
+                  <wp:docPr id="373700676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97370883" name="Picture"/>
+                          <pic:cNvPr id="373700676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471621549" name="Picture">
+                  <wp:docPr id="356665047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471621549" name="Picture"/>
+                          <pic:cNvPr id="356665047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935382783" name="Picture">
+                  <wp:docPr id="1901325468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935382783" name="Picture"/>
+                          <pic:cNvPr id="1901325468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287352269" name="Picture">
+                  <wp:docPr id="1732709568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287352269" name="Picture"/>
+                          <pic:cNvPr id="1732709568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741372584" name="Picture">
+                  <wp:docPr id="438961161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741372584" name="Picture"/>
+                          <pic:cNvPr id="438961161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255044625" name="Picture">
+                  <wp:docPr id="357461421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255044625" name="Picture"/>
+                          <pic:cNvPr id="357461421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636410292" name="Picture">
+                  <wp:docPr id="884708077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636410292" name="Picture"/>
+                          <pic:cNvPr id="884708077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>