--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074013776" name="Picture">
+                  <wp:docPr id="1337665929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074013776" name="Picture"/>
+                          <pic:cNvPr id="1337665929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960298944" name="Picture">
+                  <wp:docPr id="2090462810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960298944" name="Picture"/>
+                          <pic:cNvPr id="2090462810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715755293" name="Picture">
+                        <wp:docPr id="1008745425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715755293" name="Picture"/>
+                                <pic:cNvPr id="1008745425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022237060" name="Picture">
+                  <wp:docPr id="996181315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022237060" name="Picture"/>
+                          <pic:cNvPr id="996181315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415066328" name="Picture">
+                  <wp:docPr id="14333485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415066328" name="Picture"/>
+                          <pic:cNvPr id="14333485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165282144" name="Picture">
+                  <wp:docPr id="1169953106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165282144" name="Picture"/>
+                          <pic:cNvPr id="1169953106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009753205" name="Picture">
+                  <wp:docPr id="1001014792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009753205" name="Picture"/>
+                          <pic:cNvPr id="1001014792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213867168" name="Picture">
+                  <wp:docPr id="658975101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213867168" name="Picture"/>
+                          <pic:cNvPr id="658975101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982547888" name="Picture">
+                        <wp:docPr id="641738329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982547888" name="Picture"/>
+                                <pic:cNvPr id="641738329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038578338" name="Picture">
+                        <wp:docPr id="2125838314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038578338" name="Picture"/>
+                                <pic:cNvPr id="2125838314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881135065" name="Picture">
+                        <wp:docPr id="674459695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881135065" name="Picture"/>
+                                <pic:cNvPr id="674459695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833494784" name="Picture">
+                        <wp:docPr id="1554074151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833494784" name="Picture"/>
+                                <pic:cNvPr id="1554074151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426980720" name="Picture">
+                        <wp:docPr id="1388132617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426980720" name="Picture"/>
+                                <pic:cNvPr id="1388132617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919393854" name="Picture">
+                        <wp:docPr id="199431487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919393854" name="Picture"/>
+                                <pic:cNvPr id="199431487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295951563" name="Picture">
+                        <wp:docPr id="2102325897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295951563" name="Picture"/>
+                                <pic:cNvPr id="2102325897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917596509" name="Picture">
+                        <wp:docPr id="1614031071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917596509" name="Picture"/>
+                                <pic:cNvPr id="1614031071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415820143" name="Picture">
+                        <wp:docPr id="295862968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415820143" name="Picture"/>
+                                <pic:cNvPr id="295862968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512960156" name="Picture">
+                        <wp:docPr id="550384449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512960156" name="Picture"/>
+                                <pic:cNvPr id="550384449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035395717" name="Picture">
+                        <wp:docPr id="923406536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035395717" name="Picture"/>
+                                <pic:cNvPr id="923406536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748176255" name="Picture">
+                        <wp:docPr id="1580433083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748176255" name="Picture"/>
+                                <pic:cNvPr id="1580433083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917202868" name="Picture">
+                        <wp:docPr id="735908432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917202868" name="Picture"/>
+                                <pic:cNvPr id="735908432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413980264" name="Picture">
+                        <wp:docPr id="851859273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413980264" name="Picture"/>
+                                <pic:cNvPr id="851859273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840077210" name="Picture">
+                        <wp:docPr id="1365007008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840077210" name="Picture"/>
+                                <pic:cNvPr id="1365007008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212012458" name="Picture">
+                  <wp:docPr id="1578275650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212012458" name="Picture"/>
+                          <pic:cNvPr id="1578275650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458623629" name="Picture">
+                  <wp:docPr id="1508344115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458623629" name="Picture"/>
+                          <pic:cNvPr id="1508344115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718517498" name="Picture">
+                  <wp:docPr id="1330567585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718517498" name="Picture"/>
+                          <pic:cNvPr id="1330567585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614171373" name="Picture">
+                  <wp:docPr id="681799413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614171373" name="Picture"/>
+                          <pic:cNvPr id="681799413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061385982" name="Picture">
+                  <wp:docPr id="1087366564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061385982" name="Picture"/>
+                          <pic:cNvPr id="1087366564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092514901" name="Picture">
+                  <wp:docPr id="1389812498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092514901" name="Picture"/>
+                          <pic:cNvPr id="1389812498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990971682" name="Picture">
+                        <wp:docPr id="321571902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990971682" name="Picture"/>
+                                <pic:cNvPr id="321571902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017300353" name="Picture">
+                  <wp:docPr id="630842201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017300353" name="Picture"/>
+                          <pic:cNvPr id="630842201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992171007" name="Picture">
+                  <wp:docPr id="472391228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992171007" name="Picture"/>
+                          <pic:cNvPr id="472391228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160064029" name="Picture">
+                  <wp:docPr id="1495689915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160064029" name="Picture"/>
+                          <pic:cNvPr id="1495689915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194992128" name="Picture">
+                  <wp:docPr id="1585093571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194992128" name="Picture"/>
+                          <pic:cNvPr id="1585093571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574316820" name="Picture">
+                  <wp:docPr id="2007751721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574316820" name="Picture"/>
+                          <pic:cNvPr id="2007751721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722041030" name="Picture">
+                  <wp:docPr id="403513887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722041030" name="Picture"/>
+                          <pic:cNvPr id="403513887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794079034" name="Picture">
+                        <wp:docPr id="1233359929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794079034" name="Picture"/>
+                                <pic:cNvPr id="1233359929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052074819" name="Picture">
+                        <wp:docPr id="344106774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052074819" name="Picture"/>
+                                <pic:cNvPr id="344106774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925448600" name="Picture">
+                  <wp:docPr id="841201896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925448600" name="Picture"/>
+                          <pic:cNvPr id="841201896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278462789" name="Picture">
+                  <wp:docPr id="861365263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278462789" name="Picture"/>
+                          <pic:cNvPr id="861365263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549426247" name="Picture">
+                  <wp:docPr id="73024535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549426247" name="Picture"/>
+                          <pic:cNvPr id="73024535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080493712" name="Picture">
+                  <wp:docPr id="1359685215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080493712" name="Picture"/>
+                          <pic:cNvPr id="1359685215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871883617" name="Picture">
+                  <wp:docPr id="1531873274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871883617" name="Picture"/>
+                          <pic:cNvPr id="1531873274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681377125" name="Picture">
+                  <wp:docPr id="452840836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681377125" name="Picture"/>
+                          <pic:cNvPr id="452840836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423603176" name="Picture">
+                        <wp:docPr id="1516014323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423603176" name="Picture"/>
+                                <pic:cNvPr id="1516014323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353100757" name="Picture">
+                  <wp:docPr id="74698808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353100757" name="Picture"/>
+                          <pic:cNvPr id="74698808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489964291" name="Picture">
+                  <wp:docPr id="2083952503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489964291" name="Picture"/>
+                          <pic:cNvPr id="2083952503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011584281" name="Picture">
+                  <wp:docPr id="1115914512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011584281" name="Picture"/>
+                          <pic:cNvPr id="1115914512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74779645" name="Picture">
+                  <wp:docPr id="564729965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74779645" name="Picture"/>
+                          <pic:cNvPr id="564729965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947306515" name="Picture">
+                  <wp:docPr id="13387668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947306515" name="Picture"/>
+                          <pic:cNvPr id="13387668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816602879" name="Picture">
+                  <wp:docPr id="408375484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816602879" name="Picture"/>
+                          <pic:cNvPr id="408375484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343733957" name="Picture">
+                        <wp:docPr id="1773715797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343733957" name="Picture"/>
+                                <pic:cNvPr id="1773715797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845343313" name="Picture">
+                  <wp:docPr id="1533040036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845343313" name="Picture"/>
+                          <pic:cNvPr id="1533040036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507817461" name="Picture">
+                  <wp:docPr id="1962776052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507817461" name="Picture"/>
+                          <pic:cNvPr id="1962776052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373700676" name="Picture">
+                  <wp:docPr id="2059992779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373700676" name="Picture"/>
+                          <pic:cNvPr id="2059992779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356665047" name="Picture">
+                  <wp:docPr id="2019455064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356665047" name="Picture"/>
+                          <pic:cNvPr id="2019455064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901325468" name="Picture">
+                  <wp:docPr id="501449064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901325468" name="Picture"/>
+                          <pic:cNvPr id="501449064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732709568" name="Picture">
+                  <wp:docPr id="1962983005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732709568" name="Picture"/>
+                          <pic:cNvPr id="1962983005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438961161" name="Picture">
+                  <wp:docPr id="2035857961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438961161" name="Picture"/>
+                          <pic:cNvPr id="2035857961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357461421" name="Picture">
+                  <wp:docPr id="469212919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357461421" name="Picture"/>
+                          <pic:cNvPr id="469212919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884708077" name="Picture">
+                  <wp:docPr id="470994069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884708077" name="Picture"/>
+                          <pic:cNvPr id="470994069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>