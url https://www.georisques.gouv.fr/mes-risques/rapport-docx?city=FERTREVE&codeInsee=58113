--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244481019" name="Picture">
+                  <wp:docPr id="603332107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244481019" name="Picture"/>
+                          <pic:cNvPr id="603332107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474910552" name="Picture">
+                  <wp:docPr id="1981407373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474910552" name="Picture"/>
+                          <pic:cNvPr id="1981407373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728246535" name="Picture">
+                        <wp:docPr id="823912042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728246535" name="Picture"/>
+                                <pic:cNvPr id="823912042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121944691" name="Picture">
+                  <wp:docPr id="472670432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121944691" name="Picture"/>
+                          <pic:cNvPr id="472670432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216833020" name="Picture">
+                  <wp:docPr id="121762571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216833020" name="Picture"/>
+                          <pic:cNvPr id="121762571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614403804" name="Picture">
+                  <wp:docPr id="1024760858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614403804" name="Picture"/>
+                          <pic:cNvPr id="1024760858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114907537" name="Picture">
+                  <wp:docPr id="871088238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114907537" name="Picture"/>
+                          <pic:cNvPr id="871088238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152211589" name="Picture">
+                  <wp:docPr id="1964044332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152211589" name="Picture"/>
+                          <pic:cNvPr id="1964044332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286711673" name="Picture">
+                        <wp:docPr id="489696736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286711673" name="Picture"/>
+                                <pic:cNvPr id="489696736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577100178" name="Picture">
+                        <wp:docPr id="1060134868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577100178" name="Picture"/>
+                                <pic:cNvPr id="1060134868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641237620" name="Picture">
+                        <wp:docPr id="950796758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641237620" name="Picture"/>
+                                <pic:cNvPr id="950796758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265820382" name="Picture">
+                        <wp:docPr id="673687523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265820382" name="Picture"/>
+                                <pic:cNvPr id="673687523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100364641" name="Picture">
+                        <wp:docPr id="968770131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100364641" name="Picture"/>
+                                <pic:cNvPr id="968770131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971073336" name="Picture">
+                        <wp:docPr id="822057004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971073336" name="Picture"/>
+                                <pic:cNvPr id="822057004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572194551" name="Picture">
+                        <wp:docPr id="25379506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572194551" name="Picture"/>
+                                <pic:cNvPr id="25379506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909392516" name="Picture">
+                        <wp:docPr id="1923362404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909392516" name="Picture"/>
+                                <pic:cNvPr id="1923362404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684656051" name="Picture">
+                        <wp:docPr id="1511710914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684656051" name="Picture"/>
+                                <pic:cNvPr id="1511710914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139655621" name="Picture">
+                        <wp:docPr id="1602790459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139655621" name="Picture"/>
+                                <pic:cNvPr id="1602790459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271582284" name="Picture">
+                        <wp:docPr id="1059706807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271582284" name="Picture"/>
+                                <pic:cNvPr id="1059706807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283883962" name="Picture">
+                        <wp:docPr id="1456881853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283883962" name="Picture"/>
+                                <pic:cNvPr id="1456881853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042004408" name="Picture">
+                  <wp:docPr id="1328472975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042004408" name="Picture"/>
+                          <pic:cNvPr id="1328472975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401306389" name="Picture">
+                  <wp:docPr id="1315699624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401306389" name="Picture"/>
+                          <pic:cNvPr id="1315699624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659067757" name="Picture">
+                  <wp:docPr id="572688231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659067757" name="Picture"/>
+                          <pic:cNvPr id="572688231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415750654" name="Picture">
+                  <wp:docPr id="1389890701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415750654" name="Picture"/>
+                          <pic:cNvPr id="1389890701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582494475" name="Picture">
+                  <wp:docPr id="407869995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582494475" name="Picture"/>
+                          <pic:cNvPr id="407869995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317915180" name="Picture">
+                  <wp:docPr id="843249765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317915180" name="Picture"/>
+                          <pic:cNvPr id="843249765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108174863" name="Picture">
+                        <wp:docPr id="1480165162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108174863" name="Picture"/>
+                                <pic:cNvPr id="1480165162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19704662" name="Picture">
+                  <wp:docPr id="1603612828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19704662" name="Picture"/>
+                          <pic:cNvPr id="1603612828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394718511" name="Picture">
+                  <wp:docPr id="1287852067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394718511" name="Picture"/>
+                          <pic:cNvPr id="1287852067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055044288" name="Picture">
+                  <wp:docPr id="1490542150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055044288" name="Picture"/>
+                          <pic:cNvPr id="1490542150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437431081" name="Picture">
+                  <wp:docPr id="1896958361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437431081" name="Picture"/>
+                          <pic:cNvPr id="1896958361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927794972" name="Picture">
+                  <wp:docPr id="938865212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927794972" name="Picture"/>
+                          <pic:cNvPr id="938865212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058933247" name="Picture">
+                  <wp:docPr id="838237589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058933247" name="Picture"/>
+                          <pic:cNvPr id="838237589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163098031" name="Picture">
+                        <wp:docPr id="895486792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163098031" name="Picture"/>
+                                <pic:cNvPr id="895486792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718839447" name="Picture">
+                  <wp:docPr id="1162229020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718839447" name="Picture"/>
+                          <pic:cNvPr id="1162229020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876331269" name="Picture">
+                  <wp:docPr id="833663714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876331269" name="Picture"/>
+                          <pic:cNvPr id="833663714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059052557" name="Picture">
+                  <wp:docPr id="186477975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059052557" name="Picture"/>
+                          <pic:cNvPr id="186477975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127232204" name="Picture">
+                  <wp:docPr id="65233109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127232204" name="Picture"/>
+                          <pic:cNvPr id="65233109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015456983" name="Picture">
+                  <wp:docPr id="1275303478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015456983" name="Picture"/>
+                          <pic:cNvPr id="1275303478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087642032" name="Picture">
+                  <wp:docPr id="98723911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087642032" name="Picture"/>
+                          <pic:cNvPr id="98723911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564954319" name="Picture">
+                        <wp:docPr id="656729775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564954319" name="Picture"/>
+                                <pic:cNvPr id="656729775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30506,57 +30506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989649818" name="Picture">
+                  <wp:docPr id="1663555361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989649818" name="Picture"/>
+                          <pic:cNvPr id="1663555361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30595,57 +30595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410036242" name="Picture">
+                  <wp:docPr id="1081511656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410036242" name="Picture"/>
+                          <pic:cNvPr id="1081511656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31239,57 +31239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564462383" name="Picture">
+                  <wp:docPr id="1088887255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564462383" name="Picture"/>
+                          <pic:cNvPr id="1088887255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32237,57 +32237,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499351898" name="Picture">
+                  <wp:docPr id="1647212487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499351898" name="Picture"/>
+                          <pic:cNvPr id="1647212487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32340,57 +32340,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13948243" name="Picture">
+                  <wp:docPr id="65384287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13948243" name="Picture"/>
+                          <pic:cNvPr id="65384287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33717,57 +33717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370307733" name="Picture">
+                  <wp:docPr id="635006920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370307733" name="Picture"/>
+                          <pic:cNvPr id="635006920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34860,57 +34860,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203466239" name="Picture">
+                        <wp:docPr id="1283477195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203466239" name="Picture"/>
+                                <pic:cNvPr id="1283477195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36081,57 +36081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886139258" name="Picture">
+                  <wp:docPr id="583655356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886139258" name="Picture"/>
+                          <pic:cNvPr id="583655356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36152,57 +36152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809240763" name="Picture">
+                  <wp:docPr id="1827951589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809240763" name="Picture"/>
+                          <pic:cNvPr id="1827951589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36566,57 +36566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877931709" name="Picture">
+                  <wp:docPr id="292383149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877931709" name="Picture"/>
+                          <pic:cNvPr id="292383149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>