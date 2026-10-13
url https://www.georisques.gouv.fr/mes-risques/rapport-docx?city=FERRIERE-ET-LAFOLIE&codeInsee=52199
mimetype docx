--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385596552" name="Picture">
+                  <wp:docPr id="827624220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385596552" name="Picture"/>
+                          <pic:cNvPr id="827624220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492110009" name="Picture">
+                  <wp:docPr id="1057990377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492110009" name="Picture"/>
+                          <pic:cNvPr id="1057990377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953863946" name="Picture">
+                        <wp:docPr id="1135675176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953863946" name="Picture"/>
+                                <pic:cNvPr id="1135675176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067512245" name="Picture">
+                  <wp:docPr id="265363243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067512245" name="Picture"/>
+                          <pic:cNvPr id="265363243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019177584" name="Picture">
+                  <wp:docPr id="334429408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019177584" name="Picture"/>
+                          <pic:cNvPr id="334429408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953552835" name="Picture">
+                  <wp:docPr id="559352966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953552835" name="Picture"/>
+                          <pic:cNvPr id="559352966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060820709" name="Picture">
+                  <wp:docPr id="1500920064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060820709" name="Picture"/>
+                          <pic:cNvPr id="1500920064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118923587" name="Picture">
+                  <wp:docPr id="73810018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118923587" name="Picture"/>
+                          <pic:cNvPr id="73810018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486757693" name="Picture">
+                        <wp:docPr id="607760934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486757693" name="Picture"/>
+                                <pic:cNvPr id="607760934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457750465" name="Picture">
+                        <wp:docPr id="276167437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457750465" name="Picture"/>
+                                <pic:cNvPr id="276167437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373558430" name="Picture">
+                        <wp:docPr id="2012240197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373558430" name="Picture"/>
+                                <pic:cNvPr id="2012240197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879092925" name="Picture">
+                        <wp:docPr id="1117387820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879092925" name="Picture"/>
+                                <pic:cNvPr id="1117387820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769069452" name="Picture">
+                        <wp:docPr id="1578324798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769069452" name="Picture"/>
+                                <pic:cNvPr id="1578324798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439810494" name="Picture">
+                        <wp:docPr id="195703963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439810494" name="Picture"/>
+                                <pic:cNvPr id="195703963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825459750" name="Picture">
+                        <wp:docPr id="993030446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825459750" name="Picture"/>
+                                <pic:cNvPr id="993030446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802140208" name="Picture">
+                        <wp:docPr id="293454095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802140208" name="Picture"/>
+                                <pic:cNvPr id="293454095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530775523" name="Picture">
+                        <wp:docPr id="37855795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530775523" name="Picture"/>
+                                <pic:cNvPr id="37855795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244449889" name="Picture">
+                        <wp:docPr id="1038665888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244449889" name="Picture"/>
+                                <pic:cNvPr id="1038665888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102677282" name="Picture">
+                        <wp:docPr id="153586402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102677282" name="Picture"/>
+                                <pic:cNvPr id="153586402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511202755" name="Picture">
+                        <wp:docPr id="159243668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511202755" name="Picture"/>
+                                <pic:cNvPr id="159243668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620753673" name="Picture">
+                        <wp:docPr id="931260383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620753673" name="Picture"/>
+                                <pic:cNvPr id="931260383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448581618" name="Picture">
+                        <wp:docPr id="1700143994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448581618" name="Picture"/>
+                                <pic:cNvPr id="1700143994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158029502" name="Picture">
+                        <wp:docPr id="965805135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158029502" name="Picture"/>
+                                <pic:cNvPr id="965805135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239749877" name="Picture">
+                  <wp:docPr id="1711575268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239749877" name="Picture"/>
+                          <pic:cNvPr id="1711575268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841706062" name="Picture">
+                  <wp:docPr id="1713529988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841706062" name="Picture"/>
+                          <pic:cNvPr id="1713529988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924040690" name="Picture">
+                  <wp:docPr id="1693091181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924040690" name="Picture"/>
+                          <pic:cNvPr id="1693091181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448241372" name="Picture">
+                  <wp:docPr id="1796582901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448241372" name="Picture"/>
+                          <pic:cNvPr id="1796582901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5829822" name="Picture">
+                  <wp:docPr id="887464024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5829822" name="Picture"/>
+                          <pic:cNvPr id="887464024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530641997" name="Picture">
+                  <wp:docPr id="1665321026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530641997" name="Picture"/>
+                          <pic:cNvPr id="1665321026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790184046" name="Picture">
+                        <wp:docPr id="1806989785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790184046" name="Picture"/>
+                                <pic:cNvPr id="1806989785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654507468" name="Picture">
+                        <wp:docPr id="1045013631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654507468" name="Picture"/>
+                                <pic:cNvPr id="1045013631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508193758" name="Picture">
+                  <wp:docPr id="2002305188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508193758" name="Picture"/>
+                          <pic:cNvPr id="2002305188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200912615" name="Picture">
+                  <wp:docPr id="209116905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200912615" name="Picture"/>
+                          <pic:cNvPr id="209116905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009596228" name="Picture">
+                  <wp:docPr id="2146433348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009596228" name="Picture"/>
+                          <pic:cNvPr id="2146433348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084876023" name="Picture">
+                  <wp:docPr id="905452616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084876023" name="Picture"/>
+                          <pic:cNvPr id="905452616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241641197" name="Picture">
+                  <wp:docPr id="2142405956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241641197" name="Picture"/>
+                          <pic:cNvPr id="2142405956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843189014" name="Picture">
+                  <wp:docPr id="132242836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843189014" name="Picture"/>
+                          <pic:cNvPr id="132242836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119122738" name="Picture">
+                        <wp:docPr id="909022948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119122738" name="Picture"/>
+                                <pic:cNvPr id="909022948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963710368" name="Picture">
+                  <wp:docPr id="172794439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963710368" name="Picture"/>
+                          <pic:cNvPr id="172794439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958990761" name="Picture">
+                  <wp:docPr id="1198386170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958990761" name="Picture"/>
+                          <pic:cNvPr id="1198386170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817518339" name="Picture">
+                  <wp:docPr id="298762840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817518339" name="Picture"/>
+                          <pic:cNvPr id="298762840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017681640" name="Picture">
+                  <wp:docPr id="1124215936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017681640" name="Picture"/>
+                          <pic:cNvPr id="1124215936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605303077" name="Picture">
+                  <wp:docPr id="1940742331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605303077" name="Picture"/>
+                          <pic:cNvPr id="1940742331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432268736" name="Picture">
+                  <wp:docPr id="264861320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432268736" name="Picture"/>
+                          <pic:cNvPr id="264861320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865897784" name="Picture">
+                  <wp:docPr id="1201054889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865897784" name="Picture"/>
+                          <pic:cNvPr id="1201054889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776046843" name="Picture">
+                  <wp:docPr id="61859813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776046843" name="Picture"/>
+                          <pic:cNvPr id="61859813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981721596" name="Picture">
+                  <wp:docPr id="1597067797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981721596" name="Picture"/>
+                          <pic:cNvPr id="1597067797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077771840" name="Picture">
+                  <wp:docPr id="1541017377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077771840" name="Picture"/>
+                          <pic:cNvPr id="1541017377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585991691" name="Picture">
+                  <wp:docPr id="791194431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585991691" name="Picture"/>
+                          <pic:cNvPr id="791194431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827887694" name="Picture">
+                  <wp:docPr id="1887403502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827887694" name="Picture"/>
+                          <pic:cNvPr id="1887403502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231399695" name="Picture">
+                        <wp:docPr id="193062488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231399695" name="Picture"/>
+                                <pic:cNvPr id="193062488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011517581" name="Picture">
+                  <wp:docPr id="1735371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011517581" name="Picture"/>
+                          <pic:cNvPr id="1735371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979471556" name="Picture">
+                  <wp:docPr id="952777580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979471556" name="Picture"/>
+                          <pic:cNvPr id="952777580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947692464" name="Picture">
+                  <wp:docPr id="1025905269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947692464" name="Picture"/>
+                          <pic:cNvPr id="1025905269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149571205" name="Picture">
+                  <wp:docPr id="997182525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149571205" name="Picture"/>
+                          <pic:cNvPr id="997182525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479848363" name="Picture">
+                  <wp:docPr id="1866142493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479848363" name="Picture"/>
+                          <pic:cNvPr id="1866142493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058116603" name="Picture">
+                  <wp:docPr id="1026858227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058116603" name="Picture"/>
+                          <pic:cNvPr id="1026858227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56046433" name="Picture">
+                        <wp:docPr id="924680342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56046433" name="Picture"/>
+                                <pic:cNvPr id="924680342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151480674" name="Picture">
+                  <wp:docPr id="979019397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151480674" name="Picture"/>
+                          <pic:cNvPr id="979019397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613121381" name="Picture">
+                  <wp:docPr id="1111552321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613121381" name="Picture"/>
+                          <pic:cNvPr id="1111552321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240877885" name="Picture">
+                  <wp:docPr id="1887269187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240877885" name="Picture"/>
+                          <pic:cNvPr id="1887269187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368174938" name="Picture">
+                  <wp:docPr id="1099782100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368174938" name="Picture"/>
+                          <pic:cNvPr id="1099782100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195280366" name="Picture">
+                  <wp:docPr id="75660381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195280366" name="Picture"/>
+                          <pic:cNvPr id="75660381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013613463" name="Picture">
+                  <wp:docPr id="527360743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013613463" name="Picture"/>
+                          <pic:cNvPr id="527360743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>