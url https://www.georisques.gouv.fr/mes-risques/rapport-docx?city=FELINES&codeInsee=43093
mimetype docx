--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975184369" name="Picture">
+                  <wp:docPr id="1243966034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975184369" name="Picture"/>
+                          <pic:cNvPr id="1243966034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270230241" name="Picture">
+                  <wp:docPr id="247163672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270230241" name="Picture"/>
+                          <pic:cNvPr id="247163672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189006941" name="Picture">
+                        <wp:docPr id="445982201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189006941" name="Picture"/>
+                                <pic:cNvPr id="445982201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602524693" name="Picture">
+                  <wp:docPr id="2064077377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602524693" name="Picture"/>
+                          <pic:cNvPr id="2064077377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218687645" name="Picture">
+                  <wp:docPr id="737909775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218687645" name="Picture"/>
+                          <pic:cNvPr id="737909775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038483113" name="Picture">
+                  <wp:docPr id="2055242567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038483113" name="Picture"/>
+                          <pic:cNvPr id="2055242567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287393001" name="Picture">
+                  <wp:docPr id="925454829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287393001" name="Picture"/>
+                          <pic:cNvPr id="925454829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213554367" name="Picture">
+                  <wp:docPr id="57031492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213554367" name="Picture"/>
+                          <pic:cNvPr id="57031492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661494587" name="Picture">
+                        <wp:docPr id="1918790478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661494587" name="Picture"/>
+                                <pic:cNvPr id="1918790478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399987820" name="Picture">
+                        <wp:docPr id="1215080485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399987820" name="Picture"/>
+                                <pic:cNvPr id="1215080485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969081670" name="Picture">
+                        <wp:docPr id="1717771613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969081670" name="Picture"/>
+                                <pic:cNvPr id="1717771613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912492747" name="Picture">
+                        <wp:docPr id="1267586728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912492747" name="Picture"/>
+                                <pic:cNvPr id="1267586728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82529145" name="Picture">
+                        <wp:docPr id="1136160913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82529145" name="Picture"/>
+                                <pic:cNvPr id="1136160913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456091693" name="Picture">
+                        <wp:docPr id="340257535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456091693" name="Picture"/>
+                                <pic:cNvPr id="340257535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113664384" name="Picture">
+                        <wp:docPr id="2048960061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113664384" name="Picture"/>
+                                <pic:cNvPr id="2048960061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111879756" name="Picture">
+                        <wp:docPr id="1097489648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111879756" name="Picture"/>
+                                <pic:cNvPr id="1097489648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090116921" name="Picture">
+                        <wp:docPr id="1094870659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090116921" name="Picture"/>
+                                <pic:cNvPr id="1094870659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582060325" name="Picture">
+                        <wp:docPr id="77307571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582060325" name="Picture"/>
+                                <pic:cNvPr id="77307571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665876359" name="Picture">
+                        <wp:docPr id="1906006889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665876359" name="Picture"/>
+                                <pic:cNvPr id="1906006889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319353667" name="Picture">
+                        <wp:docPr id="67032169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319353667" name="Picture"/>
+                                <pic:cNvPr id="67032169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316089991" name="Picture">
+                        <wp:docPr id="420702904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316089991" name="Picture"/>
+                                <pic:cNvPr id="420702904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015759208" name="Picture">
+                        <wp:docPr id="1014787344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015759208" name="Picture"/>
+                                <pic:cNvPr id="1014787344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781707488" name="Picture">
+                        <wp:docPr id="1818242716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781707488" name="Picture"/>
+                                <pic:cNvPr id="1818242716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059994144" name="Picture">
+                  <wp:docPr id="1863426856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059994144" name="Picture"/>
+                          <pic:cNvPr id="1863426856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459429897" name="Picture">
+                  <wp:docPr id="214809475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459429897" name="Picture"/>
+                          <pic:cNvPr id="214809475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868121230" name="Picture">
+                  <wp:docPr id="733149582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868121230" name="Picture"/>
+                          <pic:cNvPr id="733149582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124924698" name="Picture">
+                  <wp:docPr id="663131991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124924698" name="Picture"/>
+                          <pic:cNvPr id="663131991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_35.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922421002" name="Picture">
+                  <wp:docPr id="381164013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922421002" name="Picture"/>
+                          <pic:cNvPr id="381164013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413772632" name="Picture">
+                  <wp:docPr id="1329440969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413772632" name="Picture"/>
+                          <pic:cNvPr id="1329440969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_34.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384414573" name="Picture">
+                        <wp:docPr id="1497822379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384414573" name="Picture"/>
+                                <pic:cNvPr id="1497822379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21076,57 +21076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768253183" name="Picture">
+                  <wp:docPr id="2001095424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768253183" name="Picture"/>
+                          <pic:cNvPr id="2001095424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21165,57 +21165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630034608" name="Picture">
+                  <wp:docPr id="185911116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630034608" name="Picture"/>
+                          <pic:cNvPr id="185911116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21809,57 +21809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124688823" name="Picture">
+                  <wp:docPr id="1704560937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124688823" name="Picture"/>
+                          <pic:cNvPr id="1704560937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22807,57 +22807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183724291" name="Picture">
+                  <wp:docPr id="1559252295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183724291" name="Picture"/>
+                          <pic:cNvPr id="1559252295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22910,57 +22910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456085579" name="Picture">
+                  <wp:docPr id="767759003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456085579" name="Picture"/>
+                          <pic:cNvPr id="767759003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24289,57 +24289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227066412" name="Picture">
+                  <wp:docPr id="1949229587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227066412" name="Picture"/>
+                          <pic:cNvPr id="1949229587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25414,57 +25414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202320082" name="Picture">
+                        <wp:docPr id="1758431647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202320082" name="Picture"/>
+                                <pic:cNvPr id="1758431647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26767,57 +26767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869942374" name="Picture">
+                  <wp:docPr id="1234322975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869942374" name="Picture"/>
+                          <pic:cNvPr id="1234322975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26856,57 +26856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679334426" name="Picture">
+                  <wp:docPr id="2115394196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679334426" name="Picture"/>
+                          <pic:cNvPr id="2115394196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +27500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815072041" name="Picture">
+                  <wp:docPr id="1786881976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815072041" name="Picture"/>
+                          <pic:cNvPr id="1786881976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28498,57 +28498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711584028" name="Picture">
+                  <wp:docPr id="994948107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711584028" name="Picture"/>
+                          <pic:cNvPr id="994948107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28601,57 +28601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311460523" name="Picture">
+                  <wp:docPr id="1291967838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311460523" name="Picture"/>
+                          <pic:cNvPr id="1291967838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29982,57 +29982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143286702" name="Picture">
+                  <wp:docPr id="1246337207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143286702" name="Picture"/>
+                          <pic:cNvPr id="1246337207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31144,57 +31144,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138031269" name="Picture">
+                        <wp:docPr id="940845315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138031269" name="Picture"/>
+                                <pic:cNvPr id="940845315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32119,57 +32119,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271185069" name="Picture">
+                        <wp:docPr id="2068793802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271185069" name="Picture"/>
+                                <pic:cNvPr id="2068793802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33508,57 +33508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312610920" name="Picture">
+                  <wp:docPr id="1653222289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312610920" name="Picture"/>
+                          <pic:cNvPr id="1653222289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33597,57 +33597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947865966" name="Picture">
+                  <wp:docPr id="684330852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947865966" name="Picture"/>
+                          <pic:cNvPr id="684330852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34241,57 +34241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835930835" name="Picture">
+                  <wp:docPr id="1153021886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835930835" name="Picture"/>
+                          <pic:cNvPr id="1153021886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35239,57 +35239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883932498" name="Picture">
+                  <wp:docPr id="261515690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883932498" name="Picture"/>
+                          <pic:cNvPr id="261515690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35342,57 +35342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372755938" name="Picture">
+                  <wp:docPr id="2096547768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372755938" name="Picture"/>
+                          <pic:cNvPr id="2096547768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36719,57 +36719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440433773" name="Picture">
+                  <wp:docPr id="1400720420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440433773" name="Picture"/>
+                          <pic:cNvPr id="1400720420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37862,57 +37862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642706170" name="Picture">
+                        <wp:docPr id="1792590011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642706170" name="Picture"/>
+                                <pic:cNvPr id="1792590011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39223,57 +39223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846439556" name="Picture">
+                  <wp:docPr id="1400749480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846439556" name="Picture"/>
+                          <pic:cNvPr id="1400749480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39312,57 +39312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305052733" name="Picture">
+                  <wp:docPr id="774612505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305052733" name="Picture"/>
+                          <pic:cNvPr id="774612505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39956,57 +39956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931250820" name="Picture">
+                  <wp:docPr id="1962902031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931250820" name="Picture"/>
+                          <pic:cNvPr id="1962902031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40954,57 +40954,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115539600" name="Picture">
+                  <wp:docPr id="935478495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115539600" name="Picture"/>
+                          <pic:cNvPr id="935478495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41057,57 +41057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424747181" name="Picture">
+                  <wp:docPr id="1620295177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424747181" name="Picture"/>
+                          <pic:cNvPr id="1620295177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42434,57 +42434,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720008999" name="Picture">
+                  <wp:docPr id="1525754026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720008999" name="Picture"/>
+                          <pic:cNvPr id="1525754026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43577,57 +43577,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668282959" name="Picture">
+                        <wp:docPr id="1108659444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668282959" name="Picture"/>
+                                <pic:cNvPr id="1108659444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44798,57 +44798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440789578" name="Picture">
+                  <wp:docPr id="292755556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440789578" name="Picture"/>
+                          <pic:cNvPr id="292755556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44869,57 +44869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406543115" name="Picture">
+                  <wp:docPr id="1266035631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406543115" name="Picture"/>
+                          <pic:cNvPr id="1266035631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45283,57 +45283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204220680" name="Picture">
+                  <wp:docPr id="1511451228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204220680" name="Picture"/>
+                          <pic:cNvPr id="1511451228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>