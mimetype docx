--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676104620" name="Picture">
+                  <wp:docPr id="1266798744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676104620" name="Picture"/>
+                          <pic:cNvPr id="1266798744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137384774" name="Picture">
+                  <wp:docPr id="1794630519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137384774" name="Picture"/>
+                          <pic:cNvPr id="1794630519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150830413" name="Picture">
+                        <wp:docPr id="1167573476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150830413" name="Picture"/>
+                                <pic:cNvPr id="1167573476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932433969" name="Picture">
+                  <wp:docPr id="1751097222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932433969" name="Picture"/>
+                          <pic:cNvPr id="1751097222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52726906" name="Picture">
+                  <wp:docPr id="1813006122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52726906" name="Picture"/>
+                          <pic:cNvPr id="1813006122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74867663" name="Picture">
+                  <wp:docPr id="1723354142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74867663" name="Picture"/>
+                          <pic:cNvPr id="1723354142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675411590" name="Picture">
+                  <wp:docPr id="2025555806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675411590" name="Picture"/>
+                          <pic:cNvPr id="2025555806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918753426" name="Picture">
+                  <wp:docPr id="1281370250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918753426" name="Picture"/>
+                          <pic:cNvPr id="1281370250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575774879" name="Picture">
+                        <wp:docPr id="56833087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575774879" name="Picture"/>
+                                <pic:cNvPr id="56833087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964102583" name="Picture">
+                        <wp:docPr id="1052046951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964102583" name="Picture"/>
+                                <pic:cNvPr id="1052046951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724713661" name="Picture">
+                        <wp:docPr id="1474593375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724713661" name="Picture"/>
+                                <pic:cNvPr id="1474593375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106597060" name="Picture">
+                        <wp:docPr id="86562926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106597060" name="Picture"/>
+                                <pic:cNvPr id="86562926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103985481" name="Picture">
+                        <wp:docPr id="437740017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103985481" name="Picture"/>
+                                <pic:cNvPr id="437740017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261059501" name="Picture">
+                        <wp:docPr id="844414884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261059501" name="Picture"/>
+                                <pic:cNvPr id="844414884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150589271" name="Picture">
+                        <wp:docPr id="1048164548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150589271" name="Picture"/>
+                                <pic:cNvPr id="1048164548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964653128" name="Picture">
+                        <wp:docPr id="674122156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964653128" name="Picture"/>
+                                <pic:cNvPr id="674122156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613776149" name="Picture">
+                        <wp:docPr id="1022321799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613776149" name="Picture"/>
+                                <pic:cNvPr id="1022321799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517389915" name="Picture">
+                        <wp:docPr id="736259440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517389915" name="Picture"/>
+                                <pic:cNvPr id="736259440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262750957" name="Picture">
+                        <wp:docPr id="191567168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262750957" name="Picture"/>
+                                <pic:cNvPr id="191567168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767925302" name="Picture">
+                        <wp:docPr id="177751756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767925302" name="Picture"/>
+                                <pic:cNvPr id="177751756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958710964" name="Picture">
+                        <wp:docPr id="416223791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958710964" name="Picture"/>
+                                <pic:cNvPr id="416223791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460326646" name="Picture">
+                        <wp:docPr id="1294514338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460326646" name="Picture"/>
+                                <pic:cNvPr id="1294514338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149081331" name="Picture">
+                        <wp:docPr id="1856264940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149081331" name="Picture"/>
+                                <pic:cNvPr id="1856264940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728841592" name="Picture">
+                  <wp:docPr id="1422140157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728841592" name="Picture"/>
+                          <pic:cNvPr id="1422140157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761892481" name="Picture">
+                  <wp:docPr id="705902841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761892481" name="Picture"/>
+                          <pic:cNvPr id="705902841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695490872" name="Picture">
+                  <wp:docPr id="252290637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695490872" name="Picture"/>
+                          <pic:cNvPr id="252290637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299546708" name="Picture">
+                  <wp:docPr id="193719452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299546708" name="Picture"/>
+                          <pic:cNvPr id="193719452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344328517" name="Picture">
+                  <wp:docPr id="600660167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344328517" name="Picture"/>
+                          <pic:cNvPr id="600660167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109119560" name="Picture">
+                  <wp:docPr id="1537616218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109119560" name="Picture"/>
+                          <pic:cNvPr id="1537616218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239576633" name="Picture">
+                        <wp:docPr id="1704859093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239576633" name="Picture"/>
+                                <pic:cNvPr id="1704859093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983344155" name="Picture">
+                  <wp:docPr id="1070134395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983344155" name="Picture"/>
+                          <pic:cNvPr id="1070134395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426203519" name="Picture">
+                  <wp:docPr id="1962601223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426203519" name="Picture"/>
+                          <pic:cNvPr id="1962601223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715276804" name="Picture">
+                  <wp:docPr id="1642035440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715276804" name="Picture"/>
+                          <pic:cNvPr id="1642035440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515322859" name="Picture">
+                  <wp:docPr id="1109835977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515322859" name="Picture"/>
+                          <pic:cNvPr id="1109835977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234861875" name="Picture">
+                  <wp:docPr id="1497336185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234861875" name="Picture"/>
+                          <pic:cNvPr id="1497336185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321982743" name="Picture">
+                  <wp:docPr id="582828897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321982743" name="Picture"/>
+                          <pic:cNvPr id="582828897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491345014" name="Picture">
+                        <wp:docPr id="1461230741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491345014" name="Picture"/>
+                                <pic:cNvPr id="1461230741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810869182" name="Picture">
+                  <wp:docPr id="545029369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810869182" name="Picture"/>
+                          <pic:cNvPr id="545029369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917650239" name="Picture">
+                  <wp:docPr id="2007778173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917650239" name="Picture"/>
+                          <pic:cNvPr id="2007778173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422246122" name="Picture">
+                  <wp:docPr id="1300034350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422246122" name="Picture"/>
+                          <pic:cNvPr id="1300034350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178072984" name="Picture">
+                  <wp:docPr id="590159431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178072984" name="Picture"/>
+                          <pic:cNvPr id="590159431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151583888" name="Picture">
+                  <wp:docPr id="1963137691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151583888" name="Picture"/>
+                          <pic:cNvPr id="1963137691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712419088" name="Picture">
+                  <wp:docPr id="900775546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712419088" name="Picture"/>
+                          <pic:cNvPr id="900775546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818060942" name="Picture">
+                  <wp:docPr id="961382625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818060942" name="Picture"/>
+                          <pic:cNvPr id="961382625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789832097" name="Picture">
+                  <wp:docPr id="163488476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789832097" name="Picture"/>
+                          <pic:cNvPr id="163488476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788315475" name="Picture">
+                  <wp:docPr id="81088635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788315475" name="Picture"/>
+                          <pic:cNvPr id="81088635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801388908" name="Picture">
+                  <wp:docPr id="1947287671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801388908" name="Picture"/>
+                          <pic:cNvPr id="1947287671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660025207" name="Picture">
+                  <wp:docPr id="677817882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660025207" name="Picture"/>
+                          <pic:cNvPr id="677817882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035650254" name="Picture">
+                  <wp:docPr id="88473106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035650254" name="Picture"/>
+                          <pic:cNvPr id="88473106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79071945" name="Picture">
+                        <wp:docPr id="1007264442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79071945" name="Picture"/>
+                                <pic:cNvPr id="1007264442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363167087" name="Picture">
+                  <wp:docPr id="370572871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363167087" name="Picture"/>
+                          <pic:cNvPr id="370572871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262791257" name="Picture">
+                  <wp:docPr id="2055397933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262791257" name="Picture"/>
+                          <pic:cNvPr id="2055397933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711329204" name="Picture">
+                  <wp:docPr id="115656088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711329204" name="Picture"/>
+                          <pic:cNvPr id="115656088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946480773" name="Picture">
+                  <wp:docPr id="632378197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946480773" name="Picture"/>
+                          <pic:cNvPr id="632378197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006987721" name="Picture">
+                  <wp:docPr id="1368259554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006987721" name="Picture"/>
+                          <pic:cNvPr id="1368259554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196570376" name="Picture">
+                  <wp:docPr id="493931854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196570376" name="Picture"/>
+                          <pic:cNvPr id="493931854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538676385" name="Picture">
+                        <wp:docPr id="1077424418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538676385" name="Picture"/>
+                                <pic:cNvPr id="1077424418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146062959" name="Picture">
+                  <wp:docPr id="514488371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146062959" name="Picture"/>
+                          <pic:cNvPr id="514488371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510652221" name="Picture">
+                  <wp:docPr id="1413404210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510652221" name="Picture"/>
+                          <pic:cNvPr id="1413404210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700753891" name="Picture">
+                  <wp:docPr id="605615037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700753891" name="Picture"/>
+                          <pic:cNvPr id="605615037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44841,57 +44841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585486592" name="Picture">
+                  <wp:docPr id="1008073761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585486592" name="Picture"/>
+                          <pic:cNvPr id="1008073761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44912,57 +44912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073185258" name="Picture">
+                  <wp:docPr id="515388119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073185258" name="Picture"/>
+                          <pic:cNvPr id="515388119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45326,57 +45326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565788574" name="Picture">
+                  <wp:docPr id="2103357350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565788574" name="Picture"/>
+                          <pic:cNvPr id="2103357350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>