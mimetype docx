--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405573428" name="Picture">
+                  <wp:docPr id="241390474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405573428" name="Picture"/>
+                          <pic:cNvPr id="241390474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207779540" name="Picture">
+                  <wp:docPr id="1307613894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207779540" name="Picture"/>
+                          <pic:cNvPr id="1307613894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145809256" name="Picture">
+                        <wp:docPr id="1843034362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145809256" name="Picture"/>
+                                <pic:cNvPr id="1843034362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552492509" name="Picture">
+                  <wp:docPr id="169820188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552492509" name="Picture"/>
+                          <pic:cNvPr id="169820188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491390015" name="Picture">
+                  <wp:docPr id="431292448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491390015" name="Picture"/>
+                          <pic:cNvPr id="431292448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295704348" name="Picture">
+                  <wp:docPr id="180844856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295704348" name="Picture"/>
+                          <pic:cNvPr id="180844856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347339989" name="Picture">
+                  <wp:docPr id="671569560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347339989" name="Picture"/>
+                          <pic:cNvPr id="671569560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925999235" name="Picture">
+                  <wp:docPr id="1471976037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925999235" name="Picture"/>
+                          <pic:cNvPr id="1471976037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614493537" name="Picture">
+                        <wp:docPr id="2146584328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614493537" name="Picture"/>
+                                <pic:cNvPr id="2146584328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252422930" name="Picture">
+                        <wp:docPr id="1731385912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252422930" name="Picture"/>
+                                <pic:cNvPr id="1731385912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184975249" name="Picture">
+                        <wp:docPr id="1368691999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184975249" name="Picture"/>
+                                <pic:cNvPr id="1368691999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443711650" name="Picture">
+                        <wp:docPr id="50538270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443711650" name="Picture"/>
+                                <pic:cNvPr id="50538270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130394392" name="Picture">
+                        <wp:docPr id="447554422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130394392" name="Picture"/>
+                                <pic:cNvPr id="447554422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016626101" name="Picture">
+                        <wp:docPr id="975547903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016626101" name="Picture"/>
+                                <pic:cNvPr id="975547903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620574518" name="Picture">
+                        <wp:docPr id="385943728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620574518" name="Picture"/>
+                                <pic:cNvPr id="385943728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567904308" name="Picture">
+                        <wp:docPr id="162160052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567904308" name="Picture"/>
+                                <pic:cNvPr id="162160052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520613837" name="Picture">
+                        <wp:docPr id="1618593716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520613837" name="Picture"/>
+                                <pic:cNvPr id="1618593716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840184216" name="Picture">
+                        <wp:docPr id="1118337634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840184216" name="Picture"/>
+                                <pic:cNvPr id="1118337634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067733458" name="Picture">
+                        <wp:docPr id="119251509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067733458" name="Picture"/>
+                                <pic:cNvPr id="119251509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605863152" name="Picture">
+                        <wp:docPr id="1114324189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605863152" name="Picture"/>
+                                <pic:cNvPr id="1114324189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994035877" name="Picture">
+                        <wp:docPr id="2139979884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994035877" name="Picture"/>
+                                <pic:cNvPr id="2139979884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826262647" name="Picture">
+                        <wp:docPr id="1245555146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826262647" name="Picture"/>
+                                <pic:cNvPr id="1245555146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050010997" name="Picture">
+                        <wp:docPr id="1714629613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050010997" name="Picture"/>
+                                <pic:cNvPr id="1714629613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010977619" name="Picture">
+                  <wp:docPr id="489214977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010977619" name="Picture"/>
+                          <pic:cNvPr id="489214977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54169627" name="Picture">
+                  <wp:docPr id="1994707945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54169627" name="Picture"/>
+                          <pic:cNvPr id="1994707945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661529775" name="Picture">
+                  <wp:docPr id="86973025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661529775" name="Picture"/>
+                          <pic:cNvPr id="86973025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566081052" name="Picture">
+                  <wp:docPr id="1635822235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566081052" name="Picture"/>
+                          <pic:cNvPr id="1635822235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89989759" name="Picture">
+                  <wp:docPr id="99912619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89989759" name="Picture"/>
+                          <pic:cNvPr id="99912619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197592416" name="Picture">
+                  <wp:docPr id="1689648717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197592416" name="Picture"/>
+                          <pic:cNvPr id="1689648717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067989858" name="Picture">
+                        <wp:docPr id="926375340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067989858" name="Picture"/>
+                                <pic:cNvPr id="926375340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925614428" name="Picture">
+                  <wp:docPr id="452662921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925614428" name="Picture"/>
+                          <pic:cNvPr id="452662921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441460340" name="Picture">
+                  <wp:docPr id="680032385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441460340" name="Picture"/>
+                          <pic:cNvPr id="680032385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920750014" name="Picture">
+                  <wp:docPr id="627018241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920750014" name="Picture"/>
+                          <pic:cNvPr id="627018241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155965434" name="Picture">
+                  <wp:docPr id="840987154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155965434" name="Picture"/>
+                          <pic:cNvPr id="840987154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487630889" name="Picture">
+                  <wp:docPr id="138670194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487630889" name="Picture"/>
+                          <pic:cNvPr id="138670194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761698040" name="Picture">
+                  <wp:docPr id="1193040574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761698040" name="Picture"/>
+                          <pic:cNvPr id="1193040574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871760612" name="Picture">
+                        <wp:docPr id="1944382561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871760612" name="Picture"/>
+                                <pic:cNvPr id="1944382561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322272975" name="Picture">
+                        <wp:docPr id="1824733868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322272975" name="Picture"/>
+                                <pic:cNvPr id="1824733868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049669025" name="Picture">
+                  <wp:docPr id="940594353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049669025" name="Picture"/>
+                          <pic:cNvPr id="940594353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347457881" name="Picture">
+                  <wp:docPr id="245264719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347457881" name="Picture"/>
+                          <pic:cNvPr id="245264719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563940869" name="Picture">
+                  <wp:docPr id="1427800770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563940869" name="Picture"/>
+                          <pic:cNvPr id="1427800770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988876347" name="Picture">
+                  <wp:docPr id="144771191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988876347" name="Picture"/>
+                          <pic:cNvPr id="144771191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772525881" name="Picture">
+                  <wp:docPr id="1245884665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772525881" name="Picture"/>
+                          <pic:cNvPr id="1245884665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807532287" name="Picture">
+                  <wp:docPr id="126698285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807532287" name="Picture"/>
+                          <pic:cNvPr id="126698285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842282555" name="Picture">
+                        <wp:docPr id="1809576794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842282555" name="Picture"/>
+                                <pic:cNvPr id="1809576794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618579013" name="Picture">
+                  <wp:docPr id="111300903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618579013" name="Picture"/>
+                          <pic:cNvPr id="111300903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250372580" name="Picture">
+                  <wp:docPr id="1637921448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250372580" name="Picture"/>
+                          <pic:cNvPr id="1637921448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27034559" name="Picture">
+                  <wp:docPr id="2058445227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27034559" name="Picture"/>
+                          <pic:cNvPr id="2058445227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407828567" name="Picture">
+                  <wp:docPr id="564763652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407828567" name="Picture"/>
+                          <pic:cNvPr id="564763652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667373735" name="Picture">
+                  <wp:docPr id="1017668826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667373735" name="Picture"/>
+                          <pic:cNvPr id="1017668826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981601316" name="Picture">
+                  <wp:docPr id="2039752156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981601316" name="Picture"/>
+                          <pic:cNvPr id="2039752156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115140415" name="Picture">
+                        <wp:docPr id="913494571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115140415" name="Picture"/>
+                                <pic:cNvPr id="913494571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097109002" name="Picture">
+                  <wp:docPr id="737392013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097109002" name="Picture"/>
+                          <pic:cNvPr id="737392013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046819152" name="Picture">
+                  <wp:docPr id="196135250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046819152" name="Picture"/>
+                          <pic:cNvPr id="196135250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636687707" name="Picture">
+                  <wp:docPr id="1620364435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636687707" name="Picture"/>
+                          <pic:cNvPr id="1620364435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078290658" name="Picture">
+                  <wp:docPr id="498777922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078290658" name="Picture"/>
+                          <pic:cNvPr id="498777922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460120061" name="Picture">
+                  <wp:docPr id="784187979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460120061" name="Picture"/>
+                          <pic:cNvPr id="784187979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470148928" name="Picture">
+                  <wp:docPr id="761978270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470148928" name="Picture"/>
+                          <pic:cNvPr id="761978270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773481573" name="Picture">
+                  <wp:docPr id="1070902106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773481573" name="Picture"/>
+                          <pic:cNvPr id="1070902106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065604159" name="Picture">
+                  <wp:docPr id="1956069609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065604159" name="Picture"/>
+                          <pic:cNvPr id="1956069609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540857037" name="Picture">
+                  <wp:docPr id="752065784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540857037" name="Picture"/>
+                          <pic:cNvPr id="752065784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>