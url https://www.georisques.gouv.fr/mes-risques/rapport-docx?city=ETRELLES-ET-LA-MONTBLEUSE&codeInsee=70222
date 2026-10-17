--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300746038" name="Picture">
+                  <wp:docPr id="1666864028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300746038" name="Picture"/>
+                          <pic:cNvPr id="1666864028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476559436" name="Picture">
+                  <wp:docPr id="858118182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476559436" name="Picture"/>
+                          <pic:cNvPr id="858118182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719927057" name="Picture">
+                        <wp:docPr id="931391575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719927057" name="Picture"/>
+                                <pic:cNvPr id="931391575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658733700" name="Picture">
+                  <wp:docPr id="1137053933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658733700" name="Picture"/>
+                          <pic:cNvPr id="1137053933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873226046" name="Picture">
+                  <wp:docPr id="1334099155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873226046" name="Picture"/>
+                          <pic:cNvPr id="1334099155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901298113" name="Picture">
+                  <wp:docPr id="1170864078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901298113" name="Picture"/>
+                          <pic:cNvPr id="1170864078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21682197" name="Picture">
+                  <wp:docPr id="2044542640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21682197" name="Picture"/>
+                          <pic:cNvPr id="2044542640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116463548" name="Picture">
+                  <wp:docPr id="849170638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116463548" name="Picture"/>
+                          <pic:cNvPr id="849170638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835508943" name="Picture">
+                        <wp:docPr id="1457666787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835508943" name="Picture"/>
+                                <pic:cNvPr id="1457666787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286823839" name="Picture">
+                        <wp:docPr id="1003388267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286823839" name="Picture"/>
+                                <pic:cNvPr id="1003388267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244966493" name="Picture">
+                        <wp:docPr id="975260578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244966493" name="Picture"/>
+                                <pic:cNvPr id="975260578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911052172" name="Picture">
+                        <wp:docPr id="1680349655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911052172" name="Picture"/>
+                                <pic:cNvPr id="1680349655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056943073" name="Picture">
+                        <wp:docPr id="580188034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056943073" name="Picture"/>
+                                <pic:cNvPr id="580188034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448430427" name="Picture">
+                        <wp:docPr id="1607435601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448430427" name="Picture"/>
+                                <pic:cNvPr id="1607435601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074609369" name="Picture">
+                        <wp:docPr id="267081965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074609369" name="Picture"/>
+                                <pic:cNvPr id="267081965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104205136" name="Picture">
+                        <wp:docPr id="482215738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104205136" name="Picture"/>
+                                <pic:cNvPr id="482215738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123594560" name="Picture">
+                        <wp:docPr id="655294453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123594560" name="Picture"/>
+                                <pic:cNvPr id="655294453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653243738" name="Picture">
+                        <wp:docPr id="957118773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653243738" name="Picture"/>
+                                <pic:cNvPr id="957118773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534034542" name="Picture">
+                        <wp:docPr id="875112524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534034542" name="Picture"/>
+                                <pic:cNvPr id="875112524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237986860" name="Picture">
+                        <wp:docPr id="1850736579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237986860" name="Picture"/>
+                                <pic:cNvPr id="1850736579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739278316" name="Picture">
+                        <wp:docPr id="1814102188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739278316" name="Picture"/>
+                                <pic:cNvPr id="1814102188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185125697" name="Picture">
+                        <wp:docPr id="1729845166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185125697" name="Picture"/>
+                                <pic:cNvPr id="1729845166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080482450" name="Picture">
+                        <wp:docPr id="966091372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080482450" name="Picture"/>
+                                <pic:cNvPr id="966091372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138772021" name="Picture">
+                  <wp:docPr id="378443061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138772021" name="Picture"/>
+                          <pic:cNvPr id="378443061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52497415" name="Picture">
+                  <wp:docPr id="1060954993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52497415" name="Picture"/>
+                          <pic:cNvPr id="1060954993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513542012" name="Picture">
+                  <wp:docPr id="2055299609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513542012" name="Picture"/>
+                          <pic:cNvPr id="2055299609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61011148" name="Picture">
+                  <wp:docPr id="1868627727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61011148" name="Picture"/>
+                          <pic:cNvPr id="1868627727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250957548" name="Picture">
+                  <wp:docPr id="1006025932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250957548" name="Picture"/>
+                          <pic:cNvPr id="1006025932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171571695" name="Picture">
+                  <wp:docPr id="583154279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171571695" name="Picture"/>
+                          <pic:cNvPr id="583154279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589992841" name="Picture">
+                        <wp:docPr id="895101275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589992841" name="Picture"/>
+                                <pic:cNvPr id="895101275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6827253" name="Picture">
+                  <wp:docPr id="380248769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6827253" name="Picture"/>
+                          <pic:cNvPr id="380248769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490021482" name="Picture">
+                  <wp:docPr id="1064063636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490021482" name="Picture"/>
+                          <pic:cNvPr id="1064063636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739433455" name="Picture">
+                  <wp:docPr id="1528345811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739433455" name="Picture"/>
+                          <pic:cNvPr id="1528345811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103028210" name="Picture">
+                  <wp:docPr id="6686858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103028210" name="Picture"/>
+                          <pic:cNvPr id="6686858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434740410" name="Picture">
+                  <wp:docPr id="81691940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434740410" name="Picture"/>
+                          <pic:cNvPr id="81691940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666034627" name="Picture">
+                  <wp:docPr id="1947643721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666034627" name="Picture"/>
+                          <pic:cNvPr id="1947643721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655341400" name="Picture">
+                        <wp:docPr id="787588376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655341400" name="Picture"/>
+                                <pic:cNvPr id="787588376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575879499" name="Picture">
+                        <wp:docPr id="345485242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575879499" name="Picture"/>
+                                <pic:cNvPr id="345485242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025647918" name="Picture">
+                  <wp:docPr id="938279253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025647918" name="Picture"/>
+                          <pic:cNvPr id="938279253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975892736" name="Picture">
+                  <wp:docPr id="1076924388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975892736" name="Picture"/>
+                          <pic:cNvPr id="1076924388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986112252" name="Picture">
+                  <wp:docPr id="587423260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986112252" name="Picture"/>
+                          <pic:cNvPr id="587423260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326048488" name="Picture">
+                  <wp:docPr id="604543708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326048488" name="Picture"/>
+                          <pic:cNvPr id="604543708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420701179" name="Picture">
+                  <wp:docPr id="1580992222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420701179" name="Picture"/>
+                          <pic:cNvPr id="1580992222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170941355" name="Picture">
+                  <wp:docPr id="1079324629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170941355" name="Picture"/>
+                          <pic:cNvPr id="1079324629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987033138" name="Picture">
+                        <wp:docPr id="233985860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987033138" name="Picture"/>
+                                <pic:cNvPr id="233985860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122995799" name="Picture">
+                  <wp:docPr id="1680927400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122995799" name="Picture"/>
+                          <pic:cNvPr id="1680927400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19304894" name="Picture">
+                  <wp:docPr id="352205754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19304894" name="Picture"/>
+                          <pic:cNvPr id="352205754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615522236" name="Picture">
+                  <wp:docPr id="1867946002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615522236" name="Picture"/>
+                          <pic:cNvPr id="1867946002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293154087" name="Picture">
+                  <wp:docPr id="1353056674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293154087" name="Picture"/>
+                          <pic:cNvPr id="1353056674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915077905" name="Picture">
+                  <wp:docPr id="1336620520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915077905" name="Picture"/>
+                          <pic:cNvPr id="1336620520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624259390" name="Picture">
+                  <wp:docPr id="2038666230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624259390" name="Picture"/>
+                          <pic:cNvPr id="2038666230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464318028" name="Picture">
+                        <wp:docPr id="2128051796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464318028" name="Picture"/>
+                                <pic:cNvPr id="2128051796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563749846" name="Picture">
+                  <wp:docPr id="1165731596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563749846" name="Picture"/>
+                          <pic:cNvPr id="1165731596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274378865" name="Picture">
+                  <wp:docPr id="10175529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274378865" name="Picture"/>
+                          <pic:cNvPr id="10175529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102049462" name="Picture">
+                  <wp:docPr id="1764626167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102049462" name="Picture"/>
+                          <pic:cNvPr id="1764626167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687820564" name="Picture">
+                  <wp:docPr id="1787624235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687820564" name="Picture"/>
+                          <pic:cNvPr id="1787624235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757357934" name="Picture">
+                  <wp:docPr id="1072853899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757357934" name="Picture"/>
+                          <pic:cNvPr id="1072853899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695518411" name="Picture">
+                  <wp:docPr id="434069113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695518411" name="Picture"/>
+                          <pic:cNvPr id="434069113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688366461" name="Picture">
+                  <wp:docPr id="1544828595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688366461" name="Picture"/>
+                          <pic:cNvPr id="1544828595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735401442" name="Picture">
+                  <wp:docPr id="1000983315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735401442" name="Picture"/>
+                          <pic:cNvPr id="1000983315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026206492" name="Picture">
+                  <wp:docPr id="1109655536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026206492" name="Picture"/>
+                          <pic:cNvPr id="1109655536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>