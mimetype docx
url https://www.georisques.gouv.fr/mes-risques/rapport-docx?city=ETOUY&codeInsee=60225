--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118377865" name="Picture">
+                  <wp:docPr id="1527451205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118377865" name="Picture"/>
+                          <pic:cNvPr id="1527451205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220290509" name="Picture">
+                  <wp:docPr id="748711570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220290509" name="Picture"/>
+                          <pic:cNvPr id="748711570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43288750" name="Picture">
+                        <wp:docPr id="1035644193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43288750" name="Picture"/>
+                                <pic:cNvPr id="1035644193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727585824" name="Picture">
+                  <wp:docPr id="469479471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727585824" name="Picture"/>
+                          <pic:cNvPr id="469479471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422217954" name="Picture">
+                  <wp:docPr id="191918349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422217954" name="Picture"/>
+                          <pic:cNvPr id="191918349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018055317" name="Picture">
+                  <wp:docPr id="2078296888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018055317" name="Picture"/>
+                          <pic:cNvPr id="2078296888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093828565" name="Picture">
+                  <wp:docPr id="656314256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093828565" name="Picture"/>
+                          <pic:cNvPr id="656314256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61992809" name="Picture">
+                  <wp:docPr id="389157027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61992809" name="Picture"/>
+                          <pic:cNvPr id="389157027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160757504" name="Picture">
+                        <wp:docPr id="380092528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160757504" name="Picture"/>
+                                <pic:cNvPr id="380092528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640439477" name="Picture">
+                        <wp:docPr id="1935729167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640439477" name="Picture"/>
+                                <pic:cNvPr id="1935729167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468778768" name="Picture">
+                        <wp:docPr id="547930354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468778768" name="Picture"/>
+                                <pic:cNvPr id="547930354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504160584" name="Picture">
+                        <wp:docPr id="1873061007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504160584" name="Picture"/>
+                                <pic:cNvPr id="1873061007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848558951" name="Picture">
+                        <wp:docPr id="525099830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848558951" name="Picture"/>
+                                <pic:cNvPr id="525099830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180498012" name="Picture">
+                        <wp:docPr id="856536434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180498012" name="Picture"/>
+                                <pic:cNvPr id="856536434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064371195" name="Picture">
+                        <wp:docPr id="1849821558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064371195" name="Picture"/>
+                                <pic:cNvPr id="1849821558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742455340" name="Picture">
+                        <wp:docPr id="1699787414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742455340" name="Picture"/>
+                                <pic:cNvPr id="1699787414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715117210" name="Picture">
+                        <wp:docPr id="1573325859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715117210" name="Picture"/>
+                                <pic:cNvPr id="1573325859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996167154" name="Picture">
+                        <wp:docPr id="1470277610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996167154" name="Picture"/>
+                                <pic:cNvPr id="1470277610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007840760" name="Picture">
+                        <wp:docPr id="253886336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007840760" name="Picture"/>
+                                <pic:cNvPr id="253886336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839564320" name="Picture">
+                        <wp:docPr id="678717651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839564320" name="Picture"/>
+                                <pic:cNvPr id="678717651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347319712" name="Picture">
+                        <wp:docPr id="68260481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347319712" name="Picture"/>
+                                <pic:cNvPr id="68260481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075428864" name="Picture">
+                        <wp:docPr id="309333330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075428864" name="Picture"/>
+                                <pic:cNvPr id="309333330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728838695" name="Picture">
+                        <wp:docPr id="1288545641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728838695" name="Picture"/>
+                                <pic:cNvPr id="1288545641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614677013" name="Picture">
+                        <wp:docPr id="882541123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614677013" name="Picture"/>
+                                <pic:cNvPr id="882541123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553844634" name="Picture">
+                        <wp:docPr id="430542776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553844634" name="Picture"/>
+                                <pic:cNvPr id="430542776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176161318" name="Picture">
+                        <wp:docPr id="1357473229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176161318" name="Picture"/>
+                                <pic:cNvPr id="1357473229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502826303" name="Picture">
+                  <wp:docPr id="1276536853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502826303" name="Picture"/>
+                          <pic:cNvPr id="1276536853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403918699" name="Picture">
+                  <wp:docPr id="479197176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403918699" name="Picture"/>
+                          <pic:cNvPr id="479197176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631367096" name="Picture">
+                  <wp:docPr id="882988530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631367096" name="Picture"/>
+                          <pic:cNvPr id="882988530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709876152" name="Picture">
+                  <wp:docPr id="1167214245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709876152" name="Picture"/>
+                          <pic:cNvPr id="1167214245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591778075" name="Picture">
+                  <wp:docPr id="1311241327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591778075" name="Picture"/>
+                          <pic:cNvPr id="1311241327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970634281" name="Picture">
+                  <wp:docPr id="1565636586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970634281" name="Picture"/>
+                          <pic:cNvPr id="1565636586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537168604" name="Picture">
+                        <wp:docPr id="708753414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537168604" name="Picture"/>
+                                <pic:cNvPr id="708753414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186659536" name="Picture">
+                  <wp:docPr id="177485710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186659536" name="Picture"/>
+                          <pic:cNvPr id="177485710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725045622" name="Picture">
+                  <wp:docPr id="2061176815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725045622" name="Picture"/>
+                          <pic:cNvPr id="2061176815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204460228" name="Picture">
+                  <wp:docPr id="628782650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204460228" name="Picture"/>
+                          <pic:cNvPr id="628782650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960171221" name="Picture">
+                  <wp:docPr id="162976248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960171221" name="Picture"/>
+                          <pic:cNvPr id="162976248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601016967" name="Picture">
+                  <wp:docPr id="1065226463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601016967" name="Picture"/>
+                          <pic:cNvPr id="1065226463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213891319" name="Picture">
+                  <wp:docPr id="832219592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213891319" name="Picture"/>
+                          <pic:cNvPr id="832219592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947766070" name="Picture">
+                        <wp:docPr id="1978612740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947766070" name="Picture"/>
+                                <pic:cNvPr id="1978612740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232383182" name="Picture">
+                  <wp:docPr id="291446680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232383182" name="Picture"/>
+                          <pic:cNvPr id="291446680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726345467" name="Picture">
+                  <wp:docPr id="200163456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726345467" name="Picture"/>
+                          <pic:cNvPr id="200163456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134398805" name="Picture">
+                  <wp:docPr id="1799232403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134398805" name="Picture"/>
+                          <pic:cNvPr id="1799232403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305621129" name="Picture">
+                  <wp:docPr id="1669356452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305621129" name="Picture"/>
+                          <pic:cNvPr id="1669356452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462708015" name="Picture">
+                  <wp:docPr id="113122374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462708015" name="Picture"/>
+                          <pic:cNvPr id="113122374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421744246" name="Picture">
+                  <wp:docPr id="146547477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421744246" name="Picture"/>
+                          <pic:cNvPr id="146547477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237182886" name="Picture">
+                        <wp:docPr id="2076818829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237182886" name="Picture"/>
+                                <pic:cNvPr id="2076818829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721079228" name="Picture">
+                  <wp:docPr id="310676842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721079228" name="Picture"/>
+                          <pic:cNvPr id="310676842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659393953" name="Picture">
+                  <wp:docPr id="1582143552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659393953" name="Picture"/>
+                          <pic:cNvPr id="1582143552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927832292" name="Picture">
+                  <wp:docPr id="1422567680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927832292" name="Picture"/>
+                          <pic:cNvPr id="1422567680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776937840" name="Picture">
+                  <wp:docPr id="1339148150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776937840" name="Picture"/>
+                          <pic:cNvPr id="1339148150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843716418" name="Picture">
+                  <wp:docPr id="13585467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843716418" name="Picture"/>
+                          <pic:cNvPr id="13585467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43427309" name="Picture">
+                  <wp:docPr id="1407727189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43427309" name="Picture"/>
+                          <pic:cNvPr id="1407727189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179535874" name="Picture">
+                        <wp:docPr id="933069256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179535874" name="Picture"/>
+                                <pic:cNvPr id="933069256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027466612" name="Picture">
+                  <wp:docPr id="634737648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027466612" name="Picture"/>
+                          <pic:cNvPr id="634737648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610799637" name="Picture">
+                  <wp:docPr id="1813311987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610799637" name="Picture"/>
+                          <pic:cNvPr id="1813311987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561829254" name="Picture">
+                  <wp:docPr id="325556044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561829254" name="Picture"/>
+                          <pic:cNvPr id="325556044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351163409" name="Picture">
+                  <wp:docPr id="367528859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351163409" name="Picture"/>
+                          <pic:cNvPr id="367528859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296687805" name="Picture">
+                  <wp:docPr id="1052417856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296687805" name="Picture"/>
+                          <pic:cNvPr id="1052417856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037240418" name="Picture">
+                  <wp:docPr id="1999615133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037240418" name="Picture"/>
+                          <pic:cNvPr id="1999615133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872218450" name="Picture">
+                  <wp:docPr id="1077516310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872218450" name="Picture"/>
+                          <pic:cNvPr id="1077516310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021582848" name="Picture">
+                  <wp:docPr id="1245206480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021582848" name="Picture"/>
+                          <pic:cNvPr id="1245206480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536203452" name="Picture">
+                  <wp:docPr id="2082880381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536203452" name="Picture"/>
+                          <pic:cNvPr id="2082880381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098463711" name="Picture">
+                  <wp:docPr id="806730053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098463711" name="Picture"/>
+                          <pic:cNvPr id="806730053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082177640" name="Picture">
+                  <wp:docPr id="1351035634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082177640" name="Picture"/>
+                          <pic:cNvPr id="1351035634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048487500" name="Picture">
+                  <wp:docPr id="1864837270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048487500" name="Picture"/>
+                          <pic:cNvPr id="1864837270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640801584" name="Picture">
+                  <wp:docPr id="170015592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640801584" name="Picture"/>
+                          <pic:cNvPr id="170015592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680384143" name="Picture">
+                  <wp:docPr id="1210599987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680384143" name="Picture"/>
+                          <pic:cNvPr id="1210599987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183218113" name="Picture">
+                  <wp:docPr id="1554994637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183218113" name="Picture"/>
+                          <pic:cNvPr id="1554994637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>