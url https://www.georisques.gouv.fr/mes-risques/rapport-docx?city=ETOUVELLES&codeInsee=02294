--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744581897" name="Picture">
+                  <wp:docPr id="1782900464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744581897" name="Picture"/>
+                          <pic:cNvPr id="1782900464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396931314" name="Picture">
+                  <wp:docPr id="653459691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396931314" name="Picture"/>
+                          <pic:cNvPr id="653459691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512776919" name="Picture">
+                        <wp:docPr id="1085839035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512776919" name="Picture"/>
+                                <pic:cNvPr id="1085839035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233842562" name="Picture">
+                  <wp:docPr id="313770796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233842562" name="Picture"/>
+                          <pic:cNvPr id="313770796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223897009" name="Picture">
+                  <wp:docPr id="65273318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223897009" name="Picture"/>
+                          <pic:cNvPr id="65273318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966172214" name="Picture">
+                  <wp:docPr id="805400657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966172214" name="Picture"/>
+                          <pic:cNvPr id="805400657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613494308" name="Picture">
+                  <wp:docPr id="2029816803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613494308" name="Picture"/>
+                          <pic:cNvPr id="2029816803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636351843" name="Picture">
+                  <wp:docPr id="1924161811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636351843" name="Picture"/>
+                          <pic:cNvPr id="1924161811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142522249" name="Picture">
+                        <wp:docPr id="687681498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142522249" name="Picture"/>
+                                <pic:cNvPr id="687681498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120801832" name="Picture">
+                        <wp:docPr id="1446316516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120801832" name="Picture"/>
+                                <pic:cNvPr id="1446316516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197559434" name="Picture">
+                        <wp:docPr id="1035330671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197559434" name="Picture"/>
+                                <pic:cNvPr id="1035330671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098111813" name="Picture">
+                        <wp:docPr id="1864454091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098111813" name="Picture"/>
+                                <pic:cNvPr id="1864454091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198933304" name="Picture">
+                        <wp:docPr id="1269891909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198933304" name="Picture"/>
+                                <pic:cNvPr id="1269891909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537959185" name="Picture">
+                        <wp:docPr id="431422615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537959185" name="Picture"/>
+                                <pic:cNvPr id="431422615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823893322" name="Picture">
+                        <wp:docPr id="803882625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823893322" name="Picture"/>
+                                <pic:cNvPr id="803882625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736574881" name="Picture">
+                        <wp:docPr id="807639501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736574881" name="Picture"/>
+                                <pic:cNvPr id="807639501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962974667" name="Picture">
+                        <wp:docPr id="701683818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962974667" name="Picture"/>
+                                <pic:cNvPr id="701683818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243592364" name="Picture">
+                        <wp:docPr id="1989224039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243592364" name="Picture"/>
+                                <pic:cNvPr id="1989224039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81388769" name="Picture">
+                        <wp:docPr id="785490979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81388769" name="Picture"/>
+                                <pic:cNvPr id="785490979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573472857" name="Picture">
+                        <wp:docPr id="1468985114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573472857" name="Picture"/>
+                                <pic:cNvPr id="1468985114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684799312" name="Picture">
+                        <wp:docPr id="1238520703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684799312" name="Picture"/>
+                                <pic:cNvPr id="1238520703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255451567" name="Picture">
+                        <wp:docPr id="1467161236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255451567" name="Picture"/>
+                                <pic:cNvPr id="1467161236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564838338" name="Picture">
+                        <wp:docPr id="1830657187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564838338" name="Picture"/>
+                                <pic:cNvPr id="1830657187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236604488" name="Picture">
+                  <wp:docPr id="1781077305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236604488" name="Picture"/>
+                          <pic:cNvPr id="1781077305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491987156" name="Picture">
+                  <wp:docPr id="696048356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491987156" name="Picture"/>
+                          <pic:cNvPr id="696048356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118870101" name="Picture">
+                  <wp:docPr id="802342948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118870101" name="Picture"/>
+                          <pic:cNvPr id="802342948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927473606" name="Picture">
+                  <wp:docPr id="340386418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927473606" name="Picture"/>
+                          <pic:cNvPr id="340386418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231173340" name="Picture">
+                  <wp:docPr id="1174050431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231173340" name="Picture"/>
+                          <pic:cNvPr id="1174050431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103987035" name="Picture">
+                  <wp:docPr id="1472149870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103987035" name="Picture"/>
+                          <pic:cNvPr id="1472149870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495345070" name="Picture">
+                        <wp:docPr id="1400803182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495345070" name="Picture"/>
+                                <pic:cNvPr id="1400803182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363556004" name="Picture">
+                  <wp:docPr id="746550111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363556004" name="Picture"/>
+                          <pic:cNvPr id="746550111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302384150" name="Picture">
+                  <wp:docPr id="887049684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302384150" name="Picture"/>
+                          <pic:cNvPr id="887049684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027756245" name="Picture">
+                  <wp:docPr id="327004638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027756245" name="Picture"/>
+                          <pic:cNvPr id="327004638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776018854" name="Picture">
+                  <wp:docPr id="1455663320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776018854" name="Picture"/>
+                          <pic:cNvPr id="1455663320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617107917" name="Picture">
+                  <wp:docPr id="1765124807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617107917" name="Picture"/>
+                          <pic:cNvPr id="1765124807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531672756" name="Picture">
+                  <wp:docPr id="965289139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531672756" name="Picture"/>
+                          <pic:cNvPr id="965289139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076223363" name="Picture">
+                        <wp:docPr id="1956002829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076223363" name="Picture"/>
+                                <pic:cNvPr id="1956002829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068774551" name="Picture">
+                  <wp:docPr id="80355984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068774551" name="Picture"/>
+                          <pic:cNvPr id="80355984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101638204" name="Picture">
+                  <wp:docPr id="131197512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101638204" name="Picture"/>
+                          <pic:cNvPr id="131197512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236291194" name="Picture">
+                  <wp:docPr id="1957456207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236291194" name="Picture"/>
+                          <pic:cNvPr id="1957456207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315170677" name="Picture">
+                  <wp:docPr id="806748556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315170677" name="Picture"/>
+                          <pic:cNvPr id="806748556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984832150" name="Picture">
+                  <wp:docPr id="1837397991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984832150" name="Picture"/>
+                          <pic:cNvPr id="1837397991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429039476" name="Picture">
+                  <wp:docPr id="458398387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429039476" name="Picture"/>
+                          <pic:cNvPr id="458398387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830962347" name="Picture">
+                        <wp:docPr id="1433181747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830962347" name="Picture"/>
+                                <pic:cNvPr id="1433181747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266326822" name="Picture">
+                  <wp:docPr id="1524891951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266326822" name="Picture"/>
+                          <pic:cNvPr id="1524891951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769804790" name="Picture">
+                  <wp:docPr id="818062199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769804790" name="Picture"/>
+                          <pic:cNvPr id="818062199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171123617" name="Picture">
+                  <wp:docPr id="826766340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171123617" name="Picture"/>
+                          <pic:cNvPr id="826766340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122777635" name="Picture">
+                  <wp:docPr id="168919124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122777635" name="Picture"/>
+                          <pic:cNvPr id="168919124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778555532" name="Picture">
+                  <wp:docPr id="1959883130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778555532" name="Picture"/>
+                          <pic:cNvPr id="1959883130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291244991" name="Picture">
+                  <wp:docPr id="1699167698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291244991" name="Picture"/>
+                          <pic:cNvPr id="1699167698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745419584" name="Picture">
+                        <wp:docPr id="560762503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745419584" name="Picture"/>
+                                <pic:cNvPr id="560762503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665855481" name="Picture">
+                  <wp:docPr id="792914185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665855481" name="Picture"/>
+                          <pic:cNvPr id="792914185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142421682" name="Picture">
+                  <wp:docPr id="1788822224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142421682" name="Picture"/>
+                          <pic:cNvPr id="1788822224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372339674" name="Picture">
+                  <wp:docPr id="1539376736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372339674" name="Picture"/>
+                          <pic:cNvPr id="1539376736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613394304" name="Picture">
+                  <wp:docPr id="1906522869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613394304" name="Picture"/>
+                          <pic:cNvPr id="1906522869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374591097" name="Picture">
+                  <wp:docPr id="857676559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374591097" name="Picture"/>
+                          <pic:cNvPr id="857676559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729926192" name="Picture">
+                  <wp:docPr id="1594920184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729926192" name="Picture"/>
+                          <pic:cNvPr id="1594920184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10787186" name="Picture">
+                  <wp:docPr id="92562513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10787186" name="Picture"/>
+                          <pic:cNvPr id="92562513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045135471" name="Picture">
+                  <wp:docPr id="1076194679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045135471" name="Picture"/>
+                          <pic:cNvPr id="1076194679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838141484" name="Picture">
+                  <wp:docPr id="147746274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838141484" name="Picture"/>
+                          <pic:cNvPr id="147746274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>