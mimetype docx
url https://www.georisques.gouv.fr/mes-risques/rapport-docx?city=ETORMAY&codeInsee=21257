--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485738761" name="Picture">
+                  <wp:docPr id="868024218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485738761" name="Picture"/>
+                          <pic:cNvPr id="868024218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579199786" name="Picture">
+                  <wp:docPr id="2142171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579199786" name="Picture"/>
+                          <pic:cNvPr id="2142171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206336088" name="Picture">
+                        <wp:docPr id="127472635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206336088" name="Picture"/>
+                                <pic:cNvPr id="127472635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785240876" name="Picture">
+                  <wp:docPr id="43040164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785240876" name="Picture"/>
+                          <pic:cNvPr id="43040164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345221064" name="Picture">
+                  <wp:docPr id="1985215633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345221064" name="Picture"/>
+                          <pic:cNvPr id="1985215633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750259978" name="Picture">
+                  <wp:docPr id="1513399156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750259978" name="Picture"/>
+                          <pic:cNvPr id="1513399156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536601848" name="Picture">
+                  <wp:docPr id="77653712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536601848" name="Picture"/>
+                          <pic:cNvPr id="77653712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875142813" name="Picture">
+                  <wp:docPr id="688332124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875142813" name="Picture"/>
+                          <pic:cNvPr id="688332124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680163789" name="Picture">
+                        <wp:docPr id="1162488437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680163789" name="Picture"/>
+                                <pic:cNvPr id="1162488437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145563944" name="Picture">
+                        <wp:docPr id="1572353485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145563944" name="Picture"/>
+                                <pic:cNvPr id="1572353485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800063977" name="Picture">
+                        <wp:docPr id="719988601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800063977" name="Picture"/>
+                                <pic:cNvPr id="719988601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438803251" name="Picture">
+                        <wp:docPr id="151784258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438803251" name="Picture"/>
+                                <pic:cNvPr id="151784258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693266981" name="Picture">
+                        <wp:docPr id="2093050344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693266981" name="Picture"/>
+                                <pic:cNvPr id="2093050344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735581694" name="Picture">
+                        <wp:docPr id="1673615450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735581694" name="Picture"/>
+                                <pic:cNvPr id="1673615450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108016077" name="Picture">
+                        <wp:docPr id="1196915714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108016077" name="Picture"/>
+                                <pic:cNvPr id="1196915714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734465679" name="Picture">
+                        <wp:docPr id="1421000231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734465679" name="Picture"/>
+                                <pic:cNvPr id="1421000231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657540275" name="Picture">
+                        <wp:docPr id="1504902161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657540275" name="Picture"/>
+                                <pic:cNvPr id="1504902161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859148753" name="Picture">
+                        <wp:docPr id="1982588238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859148753" name="Picture"/>
+                                <pic:cNvPr id="1982588238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380266379" name="Picture">
+                        <wp:docPr id="2064307188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380266379" name="Picture"/>
+                                <pic:cNvPr id="2064307188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966232945" name="Picture">
+                        <wp:docPr id="652691494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966232945" name="Picture"/>
+                                <pic:cNvPr id="652691494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784930751" name="Picture">
+                        <wp:docPr id="2055750457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784930751" name="Picture"/>
+                                <pic:cNvPr id="2055750457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479753791" name="Picture">
+                        <wp:docPr id="613958997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479753791" name="Picture"/>
+                                <pic:cNvPr id="613958997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832056769" name="Picture">
+                        <wp:docPr id="1014772445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832056769" name="Picture"/>
+                                <pic:cNvPr id="1014772445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276346774" name="Picture">
+                  <wp:docPr id="490029291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276346774" name="Picture"/>
+                          <pic:cNvPr id="490029291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391961146" name="Picture">
+                  <wp:docPr id="1902503897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391961146" name="Picture"/>
+                          <pic:cNvPr id="1902503897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628161532" name="Picture">
+                  <wp:docPr id="1057118252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628161532" name="Picture"/>
+                          <pic:cNvPr id="1057118252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820453607" name="Picture">
+                  <wp:docPr id="46672329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820453607" name="Picture"/>
+                          <pic:cNvPr id="46672329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551601802" name="Picture">
+                  <wp:docPr id="253728283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551601802" name="Picture"/>
+                          <pic:cNvPr id="253728283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614319220" name="Picture">
+                  <wp:docPr id="2108101694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614319220" name="Picture"/>
+                          <pic:cNvPr id="2108101694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619075693" name="Picture">
+                        <wp:docPr id="57212441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619075693" name="Picture"/>
+                                <pic:cNvPr id="57212441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062948899" name="Picture">
+                  <wp:docPr id="1502050359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062948899" name="Picture"/>
+                          <pic:cNvPr id="1502050359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819343903" name="Picture">
+                  <wp:docPr id="1571463184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819343903" name="Picture"/>
+                          <pic:cNvPr id="1571463184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84617654" name="Picture">
+                  <wp:docPr id="435557770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84617654" name="Picture"/>
+                          <pic:cNvPr id="435557770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280042576" name="Picture">
+                  <wp:docPr id="246820264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280042576" name="Picture"/>
+                          <pic:cNvPr id="246820264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913631606" name="Picture">
+                  <wp:docPr id="749701167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913631606" name="Picture"/>
+                          <pic:cNvPr id="749701167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106084722" name="Picture">
+                  <wp:docPr id="1548553721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106084722" name="Picture"/>
+                          <pic:cNvPr id="1548553721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100019518" name="Picture">
+                        <wp:docPr id="863206555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100019518" name="Picture"/>
+                                <pic:cNvPr id="863206555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999428206" name="Picture">
+                  <wp:docPr id="45917543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999428206" name="Picture"/>
+                          <pic:cNvPr id="45917543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105354533" name="Picture">
+                  <wp:docPr id="704878095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105354533" name="Picture"/>
+                          <pic:cNvPr id="704878095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696906992" name="Picture">
+                  <wp:docPr id="27516227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696906992" name="Picture"/>
+                          <pic:cNvPr id="27516227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432380978" name="Picture">
+                  <wp:docPr id="1487491087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432380978" name="Picture"/>
+                          <pic:cNvPr id="1487491087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785547427" name="Picture">
+                  <wp:docPr id="676940141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785547427" name="Picture"/>
+                          <pic:cNvPr id="676940141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214599833" name="Picture">
+                  <wp:docPr id="899499352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214599833" name="Picture"/>
+                          <pic:cNvPr id="899499352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569787369" name="Picture">
+                        <wp:docPr id="554065514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569787369" name="Picture"/>
+                                <pic:cNvPr id="554065514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980846268" name="Picture">
+                  <wp:docPr id="251461227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980846268" name="Picture"/>
+                          <pic:cNvPr id="251461227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857839197" name="Picture">
+                  <wp:docPr id="1068920283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857839197" name="Picture"/>
+                          <pic:cNvPr id="1068920283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115146949" name="Picture">
+                  <wp:docPr id="398020002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115146949" name="Picture"/>
+                          <pic:cNvPr id="398020002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780253405" name="Picture">
+                  <wp:docPr id="1172520445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780253405" name="Picture"/>
+                          <pic:cNvPr id="1172520445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797122092" name="Picture">
+                  <wp:docPr id="1898082709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797122092" name="Picture"/>
+                          <pic:cNvPr id="1898082709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996150098" name="Picture">
+                  <wp:docPr id="1932210281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996150098" name="Picture"/>
+                          <pic:cNvPr id="1932210281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1118251353" name="Picture">
+                        <wp:docPr id="1638569167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1118251353" name="Picture"/>
+                                <pic:cNvPr id="1638569167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658266650" name="Picture">
+                  <wp:docPr id="1269324011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658266650" name="Picture"/>
+                          <pic:cNvPr id="1269324011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567164064" name="Picture">
+                  <wp:docPr id="1613669767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567164064" name="Picture"/>
+                          <pic:cNvPr id="1613669767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578451974" name="Picture">
+                  <wp:docPr id="105748402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578451974" name="Picture"/>
+                          <pic:cNvPr id="105748402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545322356" name="Picture">
+                  <wp:docPr id="1438717324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545322356" name="Picture"/>
+                          <pic:cNvPr id="1438717324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523924422" name="Picture">
+                  <wp:docPr id="1111150438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523924422" name="Picture"/>
+                          <pic:cNvPr id="1111150438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486594169" name="Picture">
+                  <wp:docPr id="136948654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486594169" name="Picture"/>
+                          <pic:cNvPr id="136948654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68497543" name="Picture">
+                        <wp:docPr id="532121811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68497543" name="Picture"/>
+                                <pic:cNvPr id="532121811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020774491" name="Picture">
+                  <wp:docPr id="768166657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020774491" name="Picture"/>
+                          <pic:cNvPr id="768166657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013376949" name="Picture">
+                  <wp:docPr id="173324480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013376949" name="Picture"/>
+                          <pic:cNvPr id="173324480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973374703" name="Picture">
+                  <wp:docPr id="425284884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973374703" name="Picture"/>
+                          <pic:cNvPr id="425284884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661518196" name="Picture">
+                  <wp:docPr id="2057722735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661518196" name="Picture"/>
+                          <pic:cNvPr id="2057722735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377068597" name="Picture">
+                  <wp:docPr id="1436249667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377068597" name="Picture"/>
+                          <pic:cNvPr id="1436249667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576247982" name="Picture">
+                  <wp:docPr id="104423441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576247982" name="Picture"/>
+                          <pic:cNvPr id="104423441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>