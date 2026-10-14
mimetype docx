--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841032016" name="Picture">
+                  <wp:docPr id="2043764405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841032016" name="Picture"/>
+                          <pic:cNvPr id="2043764405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800742333" name="Picture">
+                  <wp:docPr id="68925040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800742333" name="Picture"/>
+                          <pic:cNvPr id="68925040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832091802" name="Picture">
+                        <wp:docPr id="1693020330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832091802" name="Picture"/>
+                                <pic:cNvPr id="1693020330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713423162" name="Picture">
+                  <wp:docPr id="418218605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713423162" name="Picture"/>
+                          <pic:cNvPr id="418218605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378792729" name="Picture">
+                  <wp:docPr id="1087399847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378792729" name="Picture"/>
+                          <pic:cNvPr id="1087399847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295642894" name="Picture">
+                  <wp:docPr id="453325459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295642894" name="Picture"/>
+                          <pic:cNvPr id="453325459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285379287" name="Picture">
+                  <wp:docPr id="1447169479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285379287" name="Picture"/>
+                          <pic:cNvPr id="1447169479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125879462" name="Picture">
+                  <wp:docPr id="1913383918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125879462" name="Picture"/>
+                          <pic:cNvPr id="1913383918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414090503" name="Picture">
+                        <wp:docPr id="2038622025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414090503" name="Picture"/>
+                                <pic:cNvPr id="2038622025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500478611" name="Picture">
+                        <wp:docPr id="544427230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500478611" name="Picture"/>
+                                <pic:cNvPr id="544427230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647438164" name="Picture">
+                        <wp:docPr id="716718726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647438164" name="Picture"/>
+                                <pic:cNvPr id="716718726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441953220" name="Picture">
+                        <wp:docPr id="202552560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441953220" name="Picture"/>
+                                <pic:cNvPr id="202552560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122999640" name="Picture">
+                        <wp:docPr id="1095053661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122999640" name="Picture"/>
+                                <pic:cNvPr id="1095053661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99969730" name="Picture">
+                        <wp:docPr id="522313061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99969730" name="Picture"/>
+                                <pic:cNvPr id="522313061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171900008" name="Picture">
+                        <wp:docPr id="1320454968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171900008" name="Picture"/>
+                                <pic:cNvPr id="1320454968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170038950" name="Picture">
+                        <wp:docPr id="110925109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170038950" name="Picture"/>
+                                <pic:cNvPr id="110925109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264654958" name="Picture">
+                        <wp:docPr id="277390644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264654958" name="Picture"/>
+                                <pic:cNvPr id="277390644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139523872" name="Picture">
+                        <wp:docPr id="1716027135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139523872" name="Picture"/>
+                                <pic:cNvPr id="1716027135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10217988" name="Picture">
+                        <wp:docPr id="381246877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10217988" name="Picture"/>
+                                <pic:cNvPr id="381246877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108666987" name="Picture">
+                        <wp:docPr id="2012407450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108666987" name="Picture"/>
+                                <pic:cNvPr id="2012407450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270412952" name="Picture">
+                        <wp:docPr id="890797274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270412952" name="Picture"/>
+                                <pic:cNvPr id="890797274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402442878" name="Picture">
+                        <wp:docPr id="783424119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402442878" name="Picture"/>
+                                <pic:cNvPr id="783424119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801295935" name="Picture">
+                        <wp:docPr id="2097745086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801295935" name="Picture"/>
+                                <pic:cNvPr id="2097745086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194852238" name="Picture">
+                  <wp:docPr id="1865464040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194852238" name="Picture"/>
+                          <pic:cNvPr id="1865464040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866183285" name="Picture">
+                  <wp:docPr id="1685168006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866183285" name="Picture"/>
+                          <pic:cNvPr id="1685168006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142138473" name="Picture">
+                  <wp:docPr id="2033962183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142138473" name="Picture"/>
+                          <pic:cNvPr id="2033962183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467862704" name="Picture">
+                  <wp:docPr id="1389281222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467862704" name="Picture"/>
+                          <pic:cNvPr id="1389281222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996743180" name="Picture">
+                  <wp:docPr id="710472887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996743180" name="Picture"/>
+                          <pic:cNvPr id="710472887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668880726" name="Picture">
+                  <wp:docPr id="269446700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668880726" name="Picture"/>
+                          <pic:cNvPr id="269446700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111030240" name="Picture">
+                        <wp:docPr id="1236073818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111030240" name="Picture"/>
+                                <pic:cNvPr id="1236073818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672981100" name="Picture">
+                        <wp:docPr id="1107117677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672981100" name="Picture"/>
+                                <pic:cNvPr id="1107117677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776163138" name="Picture">
+                  <wp:docPr id="1487382746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776163138" name="Picture"/>
+                          <pic:cNvPr id="1487382746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684253200" name="Picture">
+                  <wp:docPr id="990228567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684253200" name="Picture"/>
+                          <pic:cNvPr id="990228567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733165936" name="Picture">
+                  <wp:docPr id="283137908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733165936" name="Picture"/>
+                          <pic:cNvPr id="283137908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448589156" name="Picture">
+                  <wp:docPr id="261226921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448589156" name="Picture"/>
+                          <pic:cNvPr id="261226921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199468474" name="Picture">
+                  <wp:docPr id="1873331005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199468474" name="Picture"/>
+                          <pic:cNvPr id="1873331005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398077871" name="Picture">
+                  <wp:docPr id="105167639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398077871" name="Picture"/>
+                          <pic:cNvPr id="105167639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845351147" name="Picture">
+                        <wp:docPr id="1657761924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845351147" name="Picture"/>
+                                <pic:cNvPr id="1657761924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952620127" name="Picture">
+                  <wp:docPr id="1097917385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952620127" name="Picture"/>
+                          <pic:cNvPr id="1097917385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980226729" name="Picture">
+                  <wp:docPr id="467849658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980226729" name="Picture"/>
+                          <pic:cNvPr id="467849658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009405859" name="Picture">
+                  <wp:docPr id="1681373713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009405859" name="Picture"/>
+                          <pic:cNvPr id="1681373713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108751139" name="Picture">
+                  <wp:docPr id="1070492349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108751139" name="Picture"/>
+                          <pic:cNvPr id="1070492349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197915115" name="Picture">
+                  <wp:docPr id="1088542865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197915115" name="Picture"/>
+                          <pic:cNvPr id="1088542865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110112307" name="Picture">
+                  <wp:docPr id="1539631260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110112307" name="Picture"/>
+                          <pic:cNvPr id="1539631260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806954262" name="Picture">
+                        <wp:docPr id="274179909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806954262" name="Picture"/>
+                                <pic:cNvPr id="274179909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951348233" name="Picture">
+                  <wp:docPr id="1814773211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951348233" name="Picture"/>
+                          <pic:cNvPr id="1814773211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954716334" name="Picture">
+                  <wp:docPr id="89948373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954716334" name="Picture"/>
+                          <pic:cNvPr id="89948373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080638178" name="Picture">
+                  <wp:docPr id="1532965867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080638178" name="Picture"/>
+                          <pic:cNvPr id="1532965867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556332850" name="Picture">
+                  <wp:docPr id="141784635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556332850" name="Picture"/>
+                          <pic:cNvPr id="141784635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910094640" name="Picture">
+                  <wp:docPr id="53350959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910094640" name="Picture"/>
+                          <pic:cNvPr id="53350959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807582542" name="Picture">
+                  <wp:docPr id="250507169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807582542" name="Picture"/>
+                          <pic:cNvPr id="250507169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787018031" name="Picture">
+                        <wp:docPr id="1112534173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787018031" name="Picture"/>
+                                <pic:cNvPr id="1112534173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143783785" name="Picture">
+                  <wp:docPr id="1086034069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143783785" name="Picture"/>
+                          <pic:cNvPr id="1086034069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757342538" name="Picture">
+                  <wp:docPr id="2108532507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757342538" name="Picture"/>
+                          <pic:cNvPr id="2108532507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073950841" name="Picture">
+                  <wp:docPr id="1253775676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073950841" name="Picture"/>
+                          <pic:cNvPr id="1253775676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360101520" name="Picture">
+                  <wp:docPr id="662147380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360101520" name="Picture"/>
+                          <pic:cNvPr id="662147380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218033638" name="Picture">
+                  <wp:docPr id="89064302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218033638" name="Picture"/>
+                          <pic:cNvPr id="89064302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020553642" name="Picture">
+                  <wp:docPr id="1746817043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020553642" name="Picture"/>
+                          <pic:cNvPr id="1746817043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91873385" name="Picture">
+                  <wp:docPr id="1251860607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91873385" name="Picture"/>
+                          <pic:cNvPr id="1251860607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140927229" name="Picture">
+                  <wp:docPr id="1913659235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140927229" name="Picture"/>
+                          <pic:cNvPr id="1913659235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037376883" name="Picture">
+                  <wp:docPr id="1689970146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037376883" name="Picture"/>
+                          <pic:cNvPr id="1689970146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>