--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747249704" name="Picture">
+                  <wp:docPr id="1200930064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747249704" name="Picture"/>
+                          <pic:cNvPr id="1200930064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955449808" name="Picture">
+                  <wp:docPr id="1309771778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955449808" name="Picture"/>
+                          <pic:cNvPr id="1309771778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751887916" name="Picture">
+                        <wp:docPr id="1354828414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751887916" name="Picture"/>
+                                <pic:cNvPr id="1354828414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915065304" name="Picture">
+                  <wp:docPr id="1490344667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915065304" name="Picture"/>
+                          <pic:cNvPr id="1490344667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66102291" name="Picture">
+                  <wp:docPr id="721639119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66102291" name="Picture"/>
+                          <pic:cNvPr id="721639119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021864407" name="Picture">
+                  <wp:docPr id="1785042252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021864407" name="Picture"/>
+                          <pic:cNvPr id="1785042252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954634017" name="Picture">
+                  <wp:docPr id="190238990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954634017" name="Picture"/>
+                          <pic:cNvPr id="190238990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563250749" name="Picture">
+                  <wp:docPr id="1882998216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563250749" name="Picture"/>
+                          <pic:cNvPr id="1882998216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092774796" name="Picture">
+                        <wp:docPr id="506747791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092774796" name="Picture"/>
+                                <pic:cNvPr id="506747791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203635281" name="Picture">
+                        <wp:docPr id="1937719364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203635281" name="Picture"/>
+                                <pic:cNvPr id="1937719364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869544870" name="Picture">
+                        <wp:docPr id="459142662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869544870" name="Picture"/>
+                                <pic:cNvPr id="459142662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097165019" name="Picture">
+                        <wp:docPr id="1176312418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097165019" name="Picture"/>
+                                <pic:cNvPr id="1176312418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12562934" name="Picture">
+                        <wp:docPr id="82163048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12562934" name="Picture"/>
+                                <pic:cNvPr id="82163048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383043154" name="Picture">
+                        <wp:docPr id="1160887627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383043154" name="Picture"/>
+                                <pic:cNvPr id="1160887627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279079827" name="Picture">
+                        <wp:docPr id="480403754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279079827" name="Picture"/>
+                                <pic:cNvPr id="480403754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655018703" name="Picture">
+                        <wp:docPr id="290475701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655018703" name="Picture"/>
+                                <pic:cNvPr id="290475701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574158118" name="Picture">
+                        <wp:docPr id="185851484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574158118" name="Picture"/>
+                                <pic:cNvPr id="185851484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309070818" name="Picture">
+                        <wp:docPr id="1048341230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309070818" name="Picture"/>
+                                <pic:cNvPr id="1048341230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193063056" name="Picture">
+                        <wp:docPr id="1377985070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193063056" name="Picture"/>
+                                <pic:cNvPr id="1377985070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942790596" name="Picture">
+                        <wp:docPr id="178028127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942790596" name="Picture"/>
+                                <pic:cNvPr id="178028127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581828882" name="Picture">
+                        <wp:docPr id="5869228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581828882" name="Picture"/>
+                                <pic:cNvPr id="5869228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440937356" name="Picture">
+                        <wp:docPr id="1772711672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440937356" name="Picture"/>
+                                <pic:cNvPr id="1772711672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200235323" name="Picture">
+                        <wp:docPr id="771921648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200235323" name="Picture"/>
+                                <pic:cNvPr id="771921648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059548129" name="Picture">
+                  <wp:docPr id="618725920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059548129" name="Picture"/>
+                          <pic:cNvPr id="618725920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526981288" name="Picture">
+                  <wp:docPr id="1726110801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526981288" name="Picture"/>
+                          <pic:cNvPr id="1726110801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863687654" name="Picture">
+                  <wp:docPr id="2005614052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863687654" name="Picture"/>
+                          <pic:cNvPr id="2005614052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379408875" name="Picture">
+                  <wp:docPr id="1850357110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379408875" name="Picture"/>
+                          <pic:cNvPr id="1850357110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166958551" name="Picture">
+                  <wp:docPr id="1640440900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166958551" name="Picture"/>
+                          <pic:cNvPr id="1640440900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434040686" name="Picture">
+                  <wp:docPr id="1651444451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434040686" name="Picture"/>
+                          <pic:cNvPr id="1651444451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622815638" name="Picture">
+                        <wp:docPr id="838374470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622815638" name="Picture"/>
+                                <pic:cNvPr id="838374470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721569189" name="Picture">
+                  <wp:docPr id="980923646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721569189" name="Picture"/>
+                          <pic:cNvPr id="980923646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794488416" name="Picture">
+                  <wp:docPr id="425602913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794488416" name="Picture"/>
+                          <pic:cNvPr id="425602913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508386974" name="Picture">
+                  <wp:docPr id="1819398824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508386974" name="Picture"/>
+                          <pic:cNvPr id="1819398824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649770867" name="Picture">
+                  <wp:docPr id="481336856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649770867" name="Picture"/>
+                          <pic:cNvPr id="481336856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519520731" name="Picture">
+                  <wp:docPr id="2052980865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519520731" name="Picture"/>
+                          <pic:cNvPr id="2052980865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815020715" name="Picture">
+                  <wp:docPr id="635010099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815020715" name="Picture"/>
+                          <pic:cNvPr id="635010099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115056230" name="Picture">
+                        <wp:docPr id="1095146026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115056230" name="Picture"/>
+                                <pic:cNvPr id="1095146026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210047558" name="Picture">
+                  <wp:docPr id="1791703749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210047558" name="Picture"/>
+                          <pic:cNvPr id="1791703749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459062046" name="Picture">
+                  <wp:docPr id="522807932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459062046" name="Picture"/>
+                          <pic:cNvPr id="522807932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783369730" name="Picture">
+                  <wp:docPr id="853698986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783369730" name="Picture"/>
+                          <pic:cNvPr id="853698986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959670776" name="Picture">
+                  <wp:docPr id="501564789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959670776" name="Picture"/>
+                          <pic:cNvPr id="501564789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401831599" name="Picture">
+                  <wp:docPr id="1032757549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401831599" name="Picture"/>
+                          <pic:cNvPr id="1032757549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76149373" name="Picture">
+                  <wp:docPr id="242499350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76149373" name="Picture"/>
+                          <pic:cNvPr id="242499350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247305723" name="Picture">
+                        <wp:docPr id="1344199811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247305723" name="Picture"/>
+                                <pic:cNvPr id="1344199811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413305330" name="Picture">
+                  <wp:docPr id="89379409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413305330" name="Picture"/>
+                          <pic:cNvPr id="89379409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305928005" name="Picture">
+                  <wp:docPr id="1737787399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305928005" name="Picture"/>
+                          <pic:cNvPr id="1737787399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452703246" name="Picture">
+                  <wp:docPr id="556324417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452703246" name="Picture"/>
+                          <pic:cNvPr id="556324417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275245749" name="Picture">
+                  <wp:docPr id="418457939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275245749" name="Picture"/>
+                          <pic:cNvPr id="418457939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913219454" name="Picture">
+                  <wp:docPr id="2055562846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913219454" name="Picture"/>
+                          <pic:cNvPr id="2055562846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088189711" name="Picture">
+                  <wp:docPr id="819749741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088189711" name="Picture"/>
+                          <pic:cNvPr id="819749741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908366967" name="Picture">
+                        <wp:docPr id="1717101534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908366967" name="Picture"/>
+                                <pic:cNvPr id="1717101534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888506376" name="Picture">
+                  <wp:docPr id="902574963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888506376" name="Picture"/>
+                          <pic:cNvPr id="902574963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205107276" name="Picture">
+                  <wp:docPr id="106995408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205107276" name="Picture"/>
+                          <pic:cNvPr id="106995408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300866423" name="Picture">
+                  <wp:docPr id="537367585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300866423" name="Picture"/>
+                          <pic:cNvPr id="537367585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695336601" name="Picture">
+                  <wp:docPr id="1283815433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695336601" name="Picture"/>
+                          <pic:cNvPr id="1283815433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032056701" name="Picture">
+                  <wp:docPr id="1293401819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032056701" name="Picture"/>
+                          <pic:cNvPr id="1293401819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005646658" name="Picture">
+                  <wp:docPr id="1980962143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005646658" name="Picture"/>
+                          <pic:cNvPr id="1980962143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666443472" name="Picture">
+                        <wp:docPr id="2003139982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666443472" name="Picture"/>
+                                <pic:cNvPr id="2003139982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412023326" name="Picture">
+                  <wp:docPr id="872327742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412023326" name="Picture"/>
+                          <pic:cNvPr id="872327742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832815392" name="Picture">
+                  <wp:docPr id="1782374979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832815392" name="Picture"/>
+                          <pic:cNvPr id="1782374979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119176618" name="Picture">
+                  <wp:docPr id="1120079209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119176618" name="Picture"/>
+                          <pic:cNvPr id="1120079209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945742688" name="Picture">
+                  <wp:docPr id="1196533136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945742688" name="Picture"/>
+                          <pic:cNvPr id="1196533136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551685886" name="Picture">
+                  <wp:docPr id="1249016259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551685886" name="Picture"/>
+                          <pic:cNvPr id="1249016259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585064346" name="Picture">
+                  <wp:docPr id="268475809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585064346" name="Picture"/>
+                          <pic:cNvPr id="268475809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>