--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379165181" name="Picture">
+                  <wp:docPr id="974362175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379165181" name="Picture"/>
+                          <pic:cNvPr id="974362175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97031175" name="Picture">
+                  <wp:docPr id="706596319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97031175" name="Picture"/>
+                          <pic:cNvPr id="706596319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493826705" name="Picture">
+                        <wp:docPr id="55309325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493826705" name="Picture"/>
+                                <pic:cNvPr id="55309325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160273234" name="Picture">
+                  <wp:docPr id="618698556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160273234" name="Picture"/>
+                          <pic:cNvPr id="618698556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855866825" name="Picture">
+                  <wp:docPr id="1389020390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855866825" name="Picture"/>
+                          <pic:cNvPr id="1389020390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275027278" name="Picture">
+                  <wp:docPr id="1068858086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275027278" name="Picture"/>
+                          <pic:cNvPr id="1068858086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058833551" name="Picture">
+                  <wp:docPr id="1212107649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058833551" name="Picture"/>
+                          <pic:cNvPr id="1212107649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165917123" name="Picture">
+                  <wp:docPr id="54568513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165917123" name="Picture"/>
+                          <pic:cNvPr id="54568513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740693563" name="Picture">
+                        <wp:docPr id="198092414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740693563" name="Picture"/>
+                                <pic:cNvPr id="198092414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531857257" name="Picture">
+                        <wp:docPr id="1502623795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531857257" name="Picture"/>
+                                <pic:cNvPr id="1502623795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423462612" name="Picture">
+                        <wp:docPr id="993348345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423462612" name="Picture"/>
+                                <pic:cNvPr id="993348345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141052712" name="Picture">
+                        <wp:docPr id="975312315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141052712" name="Picture"/>
+                                <pic:cNvPr id="975312315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735400346" name="Picture">
+                        <wp:docPr id="1547374911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735400346" name="Picture"/>
+                                <pic:cNvPr id="1547374911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906311766" name="Picture">
+                        <wp:docPr id="541028029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906311766" name="Picture"/>
+                                <pic:cNvPr id="541028029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885557511" name="Picture">
+                        <wp:docPr id="210546131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885557511" name="Picture"/>
+                                <pic:cNvPr id="210546131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048275179" name="Picture">
+                        <wp:docPr id="814075631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048275179" name="Picture"/>
+                                <pic:cNvPr id="814075631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135773448" name="Picture">
+                        <wp:docPr id="1312329978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135773448" name="Picture"/>
+                                <pic:cNvPr id="1312329978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865330133" name="Picture">
+                        <wp:docPr id="2033236098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865330133" name="Picture"/>
+                                <pic:cNvPr id="2033236098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911466311" name="Picture">
+                        <wp:docPr id="667962376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911466311" name="Picture"/>
+                                <pic:cNvPr id="667962376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095996283" name="Picture">
+                        <wp:docPr id="1666065670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095996283" name="Picture"/>
+                                <pic:cNvPr id="1666065670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385172943" name="Picture">
+                        <wp:docPr id="2085335636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385172943" name="Picture"/>
+                                <pic:cNvPr id="2085335636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001193544" name="Picture">
+                        <wp:docPr id="1492825310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001193544" name="Picture"/>
+                                <pic:cNvPr id="1492825310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629296778" name="Picture">
+                        <wp:docPr id="840972229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629296778" name="Picture"/>
+                                <pic:cNvPr id="840972229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89921099" name="Picture">
+                  <wp:docPr id="1487089028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89921099" name="Picture"/>
+                          <pic:cNvPr id="1487089028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106674979" name="Picture">
+                  <wp:docPr id="61371027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106674979" name="Picture"/>
+                          <pic:cNvPr id="61371027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952053739" name="Picture">
+                  <wp:docPr id="907848964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952053739" name="Picture"/>
+                          <pic:cNvPr id="907848964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35589523" name="Picture">
+                  <wp:docPr id="132996875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35589523" name="Picture"/>
+                          <pic:cNvPr id="132996875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655916557" name="Picture">
+                  <wp:docPr id="1593078016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655916557" name="Picture"/>
+                          <pic:cNvPr id="1593078016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225220874" name="Picture">
+                  <wp:docPr id="412874445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225220874" name="Picture"/>
+                          <pic:cNvPr id="412874445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930736321" name="Picture">
+                        <wp:docPr id="1060871560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930736321" name="Picture"/>
+                                <pic:cNvPr id="1060871560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751274540" name="Picture">
+                  <wp:docPr id="757373309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751274540" name="Picture"/>
+                          <pic:cNvPr id="757373309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787076351" name="Picture">
+                  <wp:docPr id="1327844517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787076351" name="Picture"/>
+                          <pic:cNvPr id="1327844517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445862915" name="Picture">
+                  <wp:docPr id="747724564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445862915" name="Picture"/>
+                          <pic:cNvPr id="747724564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974611697" name="Picture">
+                  <wp:docPr id="1484884988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974611697" name="Picture"/>
+                          <pic:cNvPr id="1484884988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714357999" name="Picture">
+                  <wp:docPr id="168526540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714357999" name="Picture"/>
+                          <pic:cNvPr id="168526540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196182855" name="Picture">
+                  <wp:docPr id="1511645480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196182855" name="Picture"/>
+                          <pic:cNvPr id="1511645480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137837204" name="Picture">
+                        <wp:docPr id="253975405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137837204" name="Picture"/>
+                                <pic:cNvPr id="253975405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672407231" name="Picture">
+                  <wp:docPr id="1963773210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672407231" name="Picture"/>
+                          <pic:cNvPr id="1963773210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823491911" name="Picture">
+                  <wp:docPr id="1625364709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823491911" name="Picture"/>
+                          <pic:cNvPr id="1625364709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328012825" name="Picture">
+                  <wp:docPr id="1303548178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328012825" name="Picture"/>
+                          <pic:cNvPr id="1303548178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167283633" name="Picture">
+                  <wp:docPr id="100164758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167283633" name="Picture"/>
+                          <pic:cNvPr id="100164758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969913745" name="Picture">
+                  <wp:docPr id="1646888402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969913745" name="Picture"/>
+                          <pic:cNvPr id="1646888402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47980247" name="Picture">
+                  <wp:docPr id="196377874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47980247" name="Picture"/>
+                          <pic:cNvPr id="196377874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436768524" name="Picture">
+                        <wp:docPr id="107826907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436768524" name="Picture"/>
+                                <pic:cNvPr id="107826907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76045140" name="Picture">
+                  <wp:docPr id="1752799806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76045140" name="Picture"/>
+                          <pic:cNvPr id="1752799806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938764173" name="Picture">
+                  <wp:docPr id="195118177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938764173" name="Picture"/>
+                          <pic:cNvPr id="195118177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760721714" name="Picture">
+                  <wp:docPr id="382044179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760721714" name="Picture"/>
+                          <pic:cNvPr id="382044179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134274621" name="Picture">
+                  <wp:docPr id="266777755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134274621" name="Picture"/>
+                          <pic:cNvPr id="266777755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973563838" name="Picture">
+                  <wp:docPr id="1638552893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973563838" name="Picture"/>
+                          <pic:cNvPr id="1638552893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998253911" name="Picture">
+                  <wp:docPr id="1702295646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998253911" name="Picture"/>
+                          <pic:cNvPr id="1702295646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460584611" name="Picture">
+                        <wp:docPr id="592000884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460584611" name="Picture"/>
+                                <pic:cNvPr id="592000884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560185863" name="Picture">
+                  <wp:docPr id="1907330891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560185863" name="Picture"/>
+                          <pic:cNvPr id="1907330891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195801290" name="Picture">
+                  <wp:docPr id="366890708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195801290" name="Picture"/>
+                          <pic:cNvPr id="366890708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097324455" name="Picture">
+                  <wp:docPr id="371776325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097324455" name="Picture"/>
+                          <pic:cNvPr id="371776325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662703360" name="Picture">
+                  <wp:docPr id="1068471579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662703360" name="Picture"/>
+                          <pic:cNvPr id="1068471579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436425101" name="Picture">
+                  <wp:docPr id="1258370999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436425101" name="Picture"/>
+                          <pic:cNvPr id="1258370999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342434655" name="Picture">
+                  <wp:docPr id="170011859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342434655" name="Picture"/>
+                          <pic:cNvPr id="170011859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575666385" name="Picture">
+                        <wp:docPr id="626351355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575666385" name="Picture"/>
+                                <pic:cNvPr id="626351355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658941087" name="Picture">
+                  <wp:docPr id="545431492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658941087" name="Picture"/>
+                          <pic:cNvPr id="545431492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247039194" name="Picture">
+                  <wp:docPr id="1785949420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247039194" name="Picture"/>
+                          <pic:cNvPr id="1785949420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410949687" name="Picture">
+                  <wp:docPr id="1189320265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410949687" name="Picture"/>
+                          <pic:cNvPr id="1189320265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830653483" name="Picture">
+                  <wp:docPr id="870958784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830653483" name="Picture"/>
+                          <pic:cNvPr id="870958784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935612309" name="Picture">
+                  <wp:docPr id="1116522589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935612309" name="Picture"/>
+                          <pic:cNvPr id="1116522589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529307881" name="Picture">
+                  <wp:docPr id="411525019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529307881" name="Picture"/>
+                          <pic:cNvPr id="411525019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>