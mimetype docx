--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699539930" name="Picture">
+                  <wp:docPr id="2136450571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699539930" name="Picture"/>
+                          <pic:cNvPr id="2136450571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781580530" name="Picture">
+                  <wp:docPr id="1888436569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781580530" name="Picture"/>
+                          <pic:cNvPr id="1888436569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693779212" name="Picture">
+                        <wp:docPr id="1769511602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693779212" name="Picture"/>
+                                <pic:cNvPr id="1769511602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282007547" name="Picture">
+                  <wp:docPr id="286773558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282007547" name="Picture"/>
+                          <pic:cNvPr id="286773558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774287317" name="Picture">
+                  <wp:docPr id="676863982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774287317" name="Picture"/>
+                          <pic:cNvPr id="676863982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989736964" name="Picture">
+                  <wp:docPr id="1752387193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989736964" name="Picture"/>
+                          <pic:cNvPr id="1752387193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878503298" name="Picture">
+                  <wp:docPr id="1982531519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878503298" name="Picture"/>
+                          <pic:cNvPr id="1982531519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232974214" name="Picture">
+                  <wp:docPr id="1847462791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232974214" name="Picture"/>
+                          <pic:cNvPr id="1847462791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543670887" name="Picture">
+                        <wp:docPr id="333205794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543670887" name="Picture"/>
+                                <pic:cNvPr id="333205794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289104145" name="Picture">
+                        <wp:docPr id="1371796411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289104145" name="Picture"/>
+                                <pic:cNvPr id="1371796411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842331247" name="Picture">
+                        <wp:docPr id="649748106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842331247" name="Picture"/>
+                                <pic:cNvPr id="649748106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089422508" name="Picture">
+                        <wp:docPr id="1355275667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089422508" name="Picture"/>
+                                <pic:cNvPr id="1355275667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017132112" name="Picture">
+                        <wp:docPr id="978818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017132112" name="Picture"/>
+                                <pic:cNvPr id="978818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638295998" name="Picture">
+                        <wp:docPr id="1062199934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638295998" name="Picture"/>
+                                <pic:cNvPr id="1062199934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621442475" name="Picture">
+                        <wp:docPr id="1834726770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621442475" name="Picture"/>
+                                <pic:cNvPr id="1834726770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248268057" name="Picture">
+                        <wp:docPr id="76989563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248268057" name="Picture"/>
+                                <pic:cNvPr id="76989563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743098033" name="Picture">
+                        <wp:docPr id="518645352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743098033" name="Picture"/>
+                                <pic:cNvPr id="518645352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622300317" name="Picture">
+                        <wp:docPr id="1003150602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622300317" name="Picture"/>
+                                <pic:cNvPr id="1003150602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783286331" name="Picture">
+                        <wp:docPr id="328807178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783286331" name="Picture"/>
+                                <pic:cNvPr id="328807178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137689595" name="Picture">
+                        <wp:docPr id="379778995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137689595" name="Picture"/>
+                                <pic:cNvPr id="379778995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083778685" name="Picture">
+                        <wp:docPr id="842909975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083778685" name="Picture"/>
+                                <pic:cNvPr id="842909975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173828598" name="Picture">
+                        <wp:docPr id="661441189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173828598" name="Picture"/>
+                                <pic:cNvPr id="661441189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069285774" name="Picture">
+                        <wp:docPr id="1988973221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069285774" name="Picture"/>
+                                <pic:cNvPr id="1988973221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540829145" name="Picture">
+                  <wp:docPr id="524566568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540829145" name="Picture"/>
+                          <pic:cNvPr id="524566568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175434526" name="Picture">
+                  <wp:docPr id="1684086440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175434526" name="Picture"/>
+                          <pic:cNvPr id="1684086440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133222925" name="Picture">
+                  <wp:docPr id="1297145253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133222925" name="Picture"/>
+                          <pic:cNvPr id="1297145253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076352576" name="Picture">
+                  <wp:docPr id="734468254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076352576" name="Picture"/>
+                          <pic:cNvPr id="734468254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723164289" name="Picture">
+                  <wp:docPr id="1394774957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723164289" name="Picture"/>
+                          <pic:cNvPr id="1394774957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757434903" name="Picture">
+                  <wp:docPr id="1646654807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757434903" name="Picture"/>
+                          <pic:cNvPr id="1646654807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860894430" name="Picture">
+                        <wp:docPr id="2119613304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860894430" name="Picture"/>
+                                <pic:cNvPr id="2119613304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511491099" name="Picture">
+                        <wp:docPr id="1464726777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511491099" name="Picture"/>
+                                <pic:cNvPr id="1464726777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520845595" name="Picture">
+                  <wp:docPr id="1888504924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520845595" name="Picture"/>
+                          <pic:cNvPr id="1888504924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573942995" name="Picture">
+                  <wp:docPr id="1570043523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573942995" name="Picture"/>
+                          <pic:cNvPr id="1570043523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641176854" name="Picture">
+                  <wp:docPr id="1707486196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641176854" name="Picture"/>
+                          <pic:cNvPr id="1707486196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471671238" name="Picture">
+                  <wp:docPr id="758610009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471671238" name="Picture"/>
+                          <pic:cNvPr id="758610009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573388634" name="Picture">
+                  <wp:docPr id="1372905713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573388634" name="Picture"/>
+                          <pic:cNvPr id="1372905713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132926934" name="Picture">
+                  <wp:docPr id="699127577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132926934" name="Picture"/>
+                          <pic:cNvPr id="699127577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132427094" name="Picture">
+                        <wp:docPr id="312148073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132427094" name="Picture"/>
+                                <pic:cNvPr id="312148073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777870037" name="Picture">
+                  <wp:docPr id="1711831928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777870037" name="Picture"/>
+                          <pic:cNvPr id="1711831928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738083440" name="Picture">
+                  <wp:docPr id="1779372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738083440" name="Picture"/>
+                          <pic:cNvPr id="1779372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729851485" name="Picture">
+                  <wp:docPr id="988058429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729851485" name="Picture"/>
+                          <pic:cNvPr id="988058429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252518046" name="Picture">
+                  <wp:docPr id="1334613461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252518046" name="Picture"/>
+                          <pic:cNvPr id="1334613461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315510576" name="Picture">
+                  <wp:docPr id="1892314991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315510576" name="Picture"/>
+                          <pic:cNvPr id="1892314991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788976495" name="Picture">
+                  <wp:docPr id="1368360509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788976495" name="Picture"/>
+                          <pic:cNvPr id="1368360509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775934800" name="Picture">
+                  <wp:docPr id="1719796693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775934800" name="Picture"/>
+                          <pic:cNvPr id="1719796693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893643951" name="Picture">
+                  <wp:docPr id="1267851094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893643951" name="Picture"/>
+                          <pic:cNvPr id="1267851094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851322106" name="Picture">
+                  <wp:docPr id="1346638538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851322106" name="Picture"/>
+                          <pic:cNvPr id="1346638538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927094769" name="Picture">
+                  <wp:docPr id="1779167288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927094769" name="Picture"/>
+                          <pic:cNvPr id="1779167288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78230814" name="Picture">
+                  <wp:docPr id="851711206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78230814" name="Picture"/>
+                          <pic:cNvPr id="851711206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941791704" name="Picture">
+                  <wp:docPr id="453459930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941791704" name="Picture"/>
+                          <pic:cNvPr id="453459930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118567782" name="Picture">
+                        <wp:docPr id="403106462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118567782" name="Picture"/>
+                                <pic:cNvPr id="403106462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726763013" name="Picture">
+                  <wp:docPr id="979238827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726763013" name="Picture"/>
+                          <pic:cNvPr id="979238827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214490906" name="Picture">
+                  <wp:docPr id="4910643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214490906" name="Picture"/>
+                          <pic:cNvPr id="4910643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159113108" name="Picture">
+                  <wp:docPr id="1165625310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159113108" name="Picture"/>
+                          <pic:cNvPr id="1165625310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085257712" name="Picture">
+                  <wp:docPr id="765976971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085257712" name="Picture"/>
+                          <pic:cNvPr id="765976971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081621020" name="Picture">
+                  <wp:docPr id="414032704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081621020" name="Picture"/>
+                          <pic:cNvPr id="414032704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944787434" name="Picture">
+                  <wp:docPr id="1674287248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944787434" name="Picture"/>
+                          <pic:cNvPr id="1674287248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967393157" name="Picture">
+                        <wp:docPr id="1772712034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967393157" name="Picture"/>
+                                <pic:cNvPr id="1772712034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607617030" name="Picture">
+                  <wp:docPr id="1595949400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607617030" name="Picture"/>
+                          <pic:cNvPr id="1595949400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442610659" name="Picture">
+                  <wp:docPr id="2094722197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442610659" name="Picture"/>
+                          <pic:cNvPr id="2094722197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677031611" name="Picture">
+                  <wp:docPr id="1059446124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677031611" name="Picture"/>
+                          <pic:cNvPr id="1059446124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292807643" name="Picture">
+                  <wp:docPr id="772110459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292807643" name="Picture"/>
+                          <pic:cNvPr id="772110459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074854140" name="Picture">
+                  <wp:docPr id="84969322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074854140" name="Picture"/>
+                          <pic:cNvPr id="84969322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869490066" name="Picture">
+                  <wp:docPr id="349168665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869490066" name="Picture"/>
+                          <pic:cNvPr id="349168665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>