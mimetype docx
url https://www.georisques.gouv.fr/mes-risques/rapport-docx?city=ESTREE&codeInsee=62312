--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044763494" name="Picture">
+                  <wp:docPr id="1531989630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044763494" name="Picture"/>
+                          <pic:cNvPr id="1531989630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700141961" name="Picture">
+                  <wp:docPr id="1999203179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700141961" name="Picture"/>
+                          <pic:cNvPr id="1999203179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127282125" name="Picture">
+                        <wp:docPr id="1839496837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127282125" name="Picture"/>
+                                <pic:cNvPr id="1839496837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904974927" name="Picture">
+                  <wp:docPr id="120023455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904974927" name="Picture"/>
+                          <pic:cNvPr id="120023455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405020208" name="Picture">
+                  <wp:docPr id="191375736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405020208" name="Picture"/>
+                          <pic:cNvPr id="191375736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287934366" name="Picture">
+                  <wp:docPr id="1707254495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287934366" name="Picture"/>
+                          <pic:cNvPr id="1707254495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778857502" name="Picture">
+                  <wp:docPr id="1833876112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778857502" name="Picture"/>
+                          <pic:cNvPr id="1833876112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226195245" name="Picture">
+                  <wp:docPr id="1791723420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226195245" name="Picture"/>
+                          <pic:cNvPr id="1791723420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517852351" name="Picture">
+                        <wp:docPr id="228651247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517852351" name="Picture"/>
+                                <pic:cNvPr id="228651247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454000590" name="Picture">
+                        <wp:docPr id="1907043290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454000590" name="Picture"/>
+                                <pic:cNvPr id="1907043290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848434450" name="Picture">
+                        <wp:docPr id="1874552752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848434450" name="Picture"/>
+                                <pic:cNvPr id="1874552752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183531011" name="Picture">
+                        <wp:docPr id="86434161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183531011" name="Picture"/>
+                                <pic:cNvPr id="86434161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574863887" name="Picture">
+                        <wp:docPr id="305100362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574863887" name="Picture"/>
+                                <pic:cNvPr id="305100362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554093248" name="Picture">
+                        <wp:docPr id="1480703152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554093248" name="Picture"/>
+                                <pic:cNvPr id="1480703152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981457848" name="Picture">
+                        <wp:docPr id="204314950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981457848" name="Picture"/>
+                                <pic:cNvPr id="204314950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912510964" name="Picture">
+                        <wp:docPr id="1972666665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912510964" name="Picture"/>
+                                <pic:cNvPr id="1972666665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362569804" name="Picture">
+                        <wp:docPr id="1538638583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362569804" name="Picture"/>
+                                <pic:cNvPr id="1538638583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730765175" name="Picture">
+                        <wp:docPr id="179979018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730765175" name="Picture"/>
+                                <pic:cNvPr id="179979018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922775143" name="Picture">
+                        <wp:docPr id="1865182056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922775143" name="Picture"/>
+                                <pic:cNvPr id="1865182056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983252123" name="Picture">
+                        <wp:docPr id="1428160808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983252123" name="Picture"/>
+                                <pic:cNvPr id="1428160808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630867937" name="Picture">
+                        <wp:docPr id="253555045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630867937" name="Picture"/>
+                                <pic:cNvPr id="253555045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342458069" name="Picture">
+                        <wp:docPr id="65278733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342458069" name="Picture"/>
+                                <pic:cNvPr id="65278733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807923821" name="Picture">
+                        <wp:docPr id="1522637967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807923821" name="Picture"/>
+                                <pic:cNvPr id="1522637967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050537098" name="Picture">
+                  <wp:docPr id="2022486955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050537098" name="Picture"/>
+                          <pic:cNvPr id="2022486955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007432106" name="Picture">
+                  <wp:docPr id="129951698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007432106" name="Picture"/>
+                          <pic:cNvPr id="129951698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568780597" name="Picture">
+                  <wp:docPr id="1242302330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568780597" name="Picture"/>
+                          <pic:cNvPr id="1242302330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383631651" name="Picture">
+                  <wp:docPr id="1692542868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383631651" name="Picture"/>
+                          <pic:cNvPr id="1692542868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599016998" name="Picture">
+                  <wp:docPr id="1758575164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599016998" name="Picture"/>
+                          <pic:cNvPr id="1758575164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784447578" name="Picture">
+                  <wp:docPr id="54207230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784447578" name="Picture"/>
+                          <pic:cNvPr id="54207230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603506992" name="Picture">
+                        <wp:docPr id="866271349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603506992" name="Picture"/>
+                                <pic:cNvPr id="866271349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722499511" name="Picture">
+                        <wp:docPr id="1827585019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722499511" name="Picture"/>
+                                <pic:cNvPr id="1827585019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929648195" name="Picture">
+                  <wp:docPr id="618755076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929648195" name="Picture"/>
+                          <pic:cNvPr id="618755076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109334407" name="Picture">
+                  <wp:docPr id="404282125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109334407" name="Picture"/>
+                          <pic:cNvPr id="404282125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975044633" name="Picture">
+                  <wp:docPr id="19958422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975044633" name="Picture"/>
+                          <pic:cNvPr id="19958422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689042750" name="Picture">
+                  <wp:docPr id="75504623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689042750" name="Picture"/>
+                          <pic:cNvPr id="75504623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357524509" name="Picture">
+                  <wp:docPr id="1703826789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357524509" name="Picture"/>
+                          <pic:cNvPr id="1703826789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927596924" name="Picture">
+                  <wp:docPr id="403597099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927596924" name="Picture"/>
+                          <pic:cNvPr id="403597099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128883906" name="Picture">
+                        <wp:docPr id="1523140443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128883906" name="Picture"/>
+                                <pic:cNvPr id="1523140443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705669961" name="Picture">
+                  <wp:docPr id="823477270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705669961" name="Picture"/>
+                          <pic:cNvPr id="823477270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114323215" name="Picture">
+                  <wp:docPr id="1045891573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114323215" name="Picture"/>
+                          <pic:cNvPr id="1045891573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947542883" name="Picture">
+                  <wp:docPr id="1724824262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947542883" name="Picture"/>
+                          <pic:cNvPr id="1724824262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392066199" name="Picture">
+                  <wp:docPr id="1618303228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392066199" name="Picture"/>
+                          <pic:cNvPr id="1618303228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039441190" name="Picture">
+                  <wp:docPr id="1511069937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039441190" name="Picture"/>
+                          <pic:cNvPr id="1511069937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897404721" name="Picture">
+                  <wp:docPr id="232071323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897404721" name="Picture"/>
+                          <pic:cNvPr id="232071323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726811538" name="Picture">
+                        <wp:docPr id="444819296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726811538" name="Picture"/>
+                                <pic:cNvPr id="444819296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968278713" name="Picture">
+                  <wp:docPr id="1056333139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968278713" name="Picture"/>
+                          <pic:cNvPr id="1056333139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524938203" name="Picture">
+                  <wp:docPr id="1783191210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524938203" name="Picture"/>
+                          <pic:cNvPr id="1783191210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317752534" name="Picture">
+                  <wp:docPr id="373661716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317752534" name="Picture"/>
+                          <pic:cNvPr id="373661716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187680846" name="Picture">
+                  <wp:docPr id="1948793462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187680846" name="Picture"/>
+                          <pic:cNvPr id="1948793462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312689588" name="Picture">
+                  <wp:docPr id="1126921193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312689588" name="Picture"/>
+                          <pic:cNvPr id="1126921193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135907228" name="Picture">
+                  <wp:docPr id="1599188020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135907228" name="Picture"/>
+                          <pic:cNvPr id="1599188020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525031145" name="Picture">
+                        <wp:docPr id="375525604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525031145" name="Picture"/>
+                                <pic:cNvPr id="375525604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897082685" name="Picture">
+                  <wp:docPr id="1599340363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897082685" name="Picture"/>
+                          <pic:cNvPr id="1599340363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446277790" name="Picture">
+                  <wp:docPr id="1496330613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446277790" name="Picture"/>
+                          <pic:cNvPr id="1496330613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160402124" name="Picture">
+                  <wp:docPr id="470152445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160402124" name="Picture"/>
+                          <pic:cNvPr id="470152445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436199599" name="Picture">
+                  <wp:docPr id="1331526343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436199599" name="Picture"/>
+                          <pic:cNvPr id="1331526343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139550776" name="Picture">
+                  <wp:docPr id="1966155739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139550776" name="Picture"/>
+                          <pic:cNvPr id="1966155739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438536374" name="Picture">
+                  <wp:docPr id="109306417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438536374" name="Picture"/>
+                          <pic:cNvPr id="109306417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838087419" name="Picture">
+                  <wp:docPr id="594299720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838087419" name="Picture"/>
+                          <pic:cNvPr id="594299720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552812239" name="Picture">
+                  <wp:docPr id="887572362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552812239" name="Picture"/>
+                          <pic:cNvPr id="887572362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772795171" name="Picture">
+                  <wp:docPr id="1698569870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772795171" name="Picture"/>
+                          <pic:cNvPr id="1698569870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>