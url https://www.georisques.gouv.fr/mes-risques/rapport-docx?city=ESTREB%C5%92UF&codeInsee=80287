--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578471782" name="Picture">
+                  <wp:docPr id="1441367090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578471782" name="Picture"/>
+                          <pic:cNvPr id="1441367090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589492099" name="Picture">
+                  <wp:docPr id="899659129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589492099" name="Picture"/>
+                          <pic:cNvPr id="899659129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951107424" name="Picture">
+                        <wp:docPr id="1473476562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951107424" name="Picture"/>
+                                <pic:cNvPr id="1473476562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191581983" name="Picture">
+                  <wp:docPr id="907746371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191581983" name="Picture"/>
+                          <pic:cNvPr id="907746371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991134879" name="Picture">
+                  <wp:docPr id="1924617061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991134879" name="Picture"/>
+                          <pic:cNvPr id="1924617061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175794291" name="Picture">
+                  <wp:docPr id="883073568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175794291" name="Picture"/>
+                          <pic:cNvPr id="883073568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923265832" name="Picture">
+                  <wp:docPr id="248432501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923265832" name="Picture"/>
+                          <pic:cNvPr id="248432501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135618792" name="Picture">
+                  <wp:docPr id="927012405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135618792" name="Picture"/>
+                          <pic:cNvPr id="927012405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732377536" name="Picture">
+                        <wp:docPr id="126200917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732377536" name="Picture"/>
+                                <pic:cNvPr id="126200917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586866553" name="Picture">
+                        <wp:docPr id="1739331461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586866553" name="Picture"/>
+                                <pic:cNvPr id="1739331461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767096832" name="Picture">
+                        <wp:docPr id="1554602609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767096832" name="Picture"/>
+                                <pic:cNvPr id="1554602609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440233579" name="Picture">
+                        <wp:docPr id="1619326929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440233579" name="Picture"/>
+                                <pic:cNvPr id="1619326929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096521822" name="Picture">
+                        <wp:docPr id="646415011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096521822" name="Picture"/>
+                                <pic:cNvPr id="646415011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351683629" name="Picture">
+                        <wp:docPr id="1802827116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351683629" name="Picture"/>
+                                <pic:cNvPr id="1802827116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579746087" name="Picture">
+                        <wp:docPr id="2086046979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579746087" name="Picture"/>
+                                <pic:cNvPr id="2086046979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194117249" name="Picture">
+                        <wp:docPr id="498409085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194117249" name="Picture"/>
+                                <pic:cNvPr id="498409085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387127921" name="Picture">
+                        <wp:docPr id="502848926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387127921" name="Picture"/>
+                                <pic:cNvPr id="502848926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301140526" name="Picture">
+                        <wp:docPr id="1953206249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301140526" name="Picture"/>
+                                <pic:cNvPr id="1953206249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933585599" name="Picture">
+                        <wp:docPr id="785151374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933585599" name="Picture"/>
+                                <pic:cNvPr id="785151374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279893150" name="Picture">
+                        <wp:docPr id="525291777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279893150" name="Picture"/>
+                                <pic:cNvPr id="525291777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314400844" name="Picture">
+                        <wp:docPr id="534246845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314400844" name="Picture"/>
+                                <pic:cNvPr id="534246845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970847907" name="Picture">
+                        <wp:docPr id="1032368216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970847907" name="Picture"/>
+                                <pic:cNvPr id="1032368216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209356916" name="Picture">
+                        <wp:docPr id="160719262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209356916" name="Picture"/>
+                                <pic:cNvPr id="160719262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242778639" name="Picture">
+                        <wp:docPr id="29577412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242778639" name="Picture"/>
+                                <pic:cNvPr id="29577412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888170302" name="Picture">
+                        <wp:docPr id="2060227358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888170302" name="Picture"/>
+                                <pic:cNvPr id="2060227358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483659150" name="Picture">
+                        <wp:docPr id="953560333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483659150" name="Picture"/>
+                                <pic:cNvPr id="953560333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143852858" name="Picture">
+                  <wp:docPr id="1389658352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143852858" name="Picture"/>
+                          <pic:cNvPr id="1389658352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647252782" name="Picture">
+                  <wp:docPr id="405366667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647252782" name="Picture"/>
+                          <pic:cNvPr id="405366667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567332542" name="Picture">
+                  <wp:docPr id="1917104875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567332542" name="Picture"/>
+                          <pic:cNvPr id="1917104875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387519134" name="Picture">
+                  <wp:docPr id="406970554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387519134" name="Picture"/>
+                          <pic:cNvPr id="406970554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530235442" name="Picture">
+                  <wp:docPr id="1240973607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530235442" name="Picture"/>
+                          <pic:cNvPr id="1240973607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069724242" name="Picture">
+                  <wp:docPr id="1765688263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069724242" name="Picture"/>
+                          <pic:cNvPr id="1765688263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285464204" name="Picture">
+                        <wp:docPr id="743870107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285464204" name="Picture"/>
+                                <pic:cNvPr id="743870107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553047305" name="Picture">
+                        <wp:docPr id="1357600405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553047305" name="Picture"/>
+                                <pic:cNvPr id="1357600405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681491672" name="Picture">
+                  <wp:docPr id="1954752437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681491672" name="Picture"/>
+                          <pic:cNvPr id="1954752437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445456794" name="Picture">
+                  <wp:docPr id="1655480241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445456794" name="Picture"/>
+                          <pic:cNvPr id="1655480241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102649728" name="Picture">
+                  <wp:docPr id="1761157775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102649728" name="Picture"/>
+                          <pic:cNvPr id="1761157775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894457875" name="Picture">
+                  <wp:docPr id="1655076513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894457875" name="Picture"/>
+                          <pic:cNvPr id="1655076513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127969319" name="Picture">
+                  <wp:docPr id="1722704290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127969319" name="Picture"/>
+                          <pic:cNvPr id="1722704290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81362929" name="Picture">
+                  <wp:docPr id="1795805977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81362929" name="Picture"/>
+                          <pic:cNvPr id="1795805977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069128739" name="Picture">
+                        <wp:docPr id="609605478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069128739" name="Picture"/>
+                                <pic:cNvPr id="609605478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876460111" name="Picture">
+                  <wp:docPr id="23153134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876460111" name="Picture"/>
+                          <pic:cNvPr id="23153134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849054003" name="Picture">
+                  <wp:docPr id="107820341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849054003" name="Picture"/>
+                          <pic:cNvPr id="107820341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471368390" name="Picture">
+                  <wp:docPr id="1139175852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471368390" name="Picture"/>
+                          <pic:cNvPr id="1139175852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908101735" name="Picture">
+                  <wp:docPr id="130917213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908101735" name="Picture"/>
+                          <pic:cNvPr id="130917213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474581668" name="Picture">
+                  <wp:docPr id="1437485784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474581668" name="Picture"/>
+                          <pic:cNvPr id="1437485784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571971395" name="Picture">
+                  <wp:docPr id="663131830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571971395" name="Picture"/>
+                          <pic:cNvPr id="663131830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865937011" name="Picture">
+                        <wp:docPr id="1977407635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865937011" name="Picture"/>
+                                <pic:cNvPr id="1977407635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566308015" name="Picture">
+                  <wp:docPr id="1719452600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566308015" name="Picture"/>
+                          <pic:cNvPr id="1719452600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512256888" name="Picture">
+                  <wp:docPr id="703223347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512256888" name="Picture"/>
+                          <pic:cNvPr id="703223347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384833646" name="Picture">
+                  <wp:docPr id="1285848314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384833646" name="Picture"/>
+                          <pic:cNvPr id="1285848314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520743980" name="Picture">
+                  <wp:docPr id="1831255868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520743980" name="Picture"/>
+                          <pic:cNvPr id="1831255868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178377473" name="Picture">
+                  <wp:docPr id="1209584642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178377473" name="Picture"/>
+                          <pic:cNvPr id="1209584642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231876696" name="Picture">
+                  <wp:docPr id="417342305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231876696" name="Picture"/>
+                          <pic:cNvPr id="417342305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851470964" name="Picture">
+                        <wp:docPr id="430344397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851470964" name="Picture"/>
+                                <pic:cNvPr id="430344397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082914261" name="Picture">
+                  <wp:docPr id="12868531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082914261" name="Picture"/>
+                          <pic:cNvPr id="12868531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121826967" name="Picture">
+                  <wp:docPr id="584414340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121826967" name="Picture"/>
+                          <pic:cNvPr id="584414340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591929788" name="Picture">
+                  <wp:docPr id="421316047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591929788" name="Picture"/>
+                          <pic:cNvPr id="421316047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108478234" name="Picture">
+                  <wp:docPr id="1510118578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108478234" name="Picture"/>
+                          <pic:cNvPr id="1510118578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099008479" name="Picture">
+                  <wp:docPr id="256201305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099008479" name="Picture"/>
+                          <pic:cNvPr id="256201305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71873732" name="Picture">
+                  <wp:docPr id="1683322259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71873732" name="Picture"/>
+                          <pic:cNvPr id="1683322259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009964106" name="Picture">
+                  <wp:docPr id="1097042294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009964106" name="Picture"/>
+                          <pic:cNvPr id="1097042294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920845027" name="Picture">
+                  <wp:docPr id="240489764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920845027" name="Picture"/>
+                          <pic:cNvPr id="240489764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795272158" name="Picture">
+                  <wp:docPr id="1982620112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795272158" name="Picture"/>
+                          <pic:cNvPr id="1982620112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328458279" name="Picture">
+                  <wp:docPr id="615707668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328458279" name="Picture"/>
+                          <pic:cNvPr id="615707668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740730143" name="Picture">
+                  <wp:docPr id="1269165077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740730143" name="Picture"/>
+                          <pic:cNvPr id="1269165077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127358614" name="Picture">
+                  <wp:docPr id="1204091255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127358614" name="Picture"/>
+                          <pic:cNvPr id="1204091255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752213659" name="Picture">
+                  <wp:docPr id="1532449010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752213659" name="Picture"/>
+                          <pic:cNvPr id="1532449010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296278211" name="Picture">
+                  <wp:docPr id="1711196605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296278211" name="Picture"/>
+                          <pic:cNvPr id="1711196605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530766406" name="Picture">
+                  <wp:docPr id="1100602505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530766406" name="Picture"/>
+                          <pic:cNvPr id="1100602505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>