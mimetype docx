--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376846350" name="Picture">
+                  <wp:docPr id="576459822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376846350" name="Picture"/>
+                          <pic:cNvPr id="576459822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6690919" name="Picture">
+                  <wp:docPr id="1271220820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6690919" name="Picture"/>
+                          <pic:cNvPr id="1271220820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706933392" name="Picture">
+                        <wp:docPr id="919131313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706933392" name="Picture"/>
+                                <pic:cNvPr id="919131313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694560721" name="Picture">
+                  <wp:docPr id="1765393412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694560721" name="Picture"/>
+                          <pic:cNvPr id="1765393412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177496182" name="Picture">
+                  <wp:docPr id="262780002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177496182" name="Picture"/>
+                          <pic:cNvPr id="262780002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724917283" name="Picture">
+                  <wp:docPr id="490062096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724917283" name="Picture"/>
+                          <pic:cNvPr id="490062096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900263621" name="Picture">
+                  <wp:docPr id="2106759890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900263621" name="Picture"/>
+                          <pic:cNvPr id="2106759890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557725699" name="Picture">
+                  <wp:docPr id="1085641007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557725699" name="Picture"/>
+                          <pic:cNvPr id="1085641007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52137405" name="Picture">
+                        <wp:docPr id="938833845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52137405" name="Picture"/>
+                                <pic:cNvPr id="938833845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963562904" name="Picture">
+                        <wp:docPr id="73900778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963562904" name="Picture"/>
+                                <pic:cNvPr id="73900778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068433410" name="Picture">
+                        <wp:docPr id="904064217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068433410" name="Picture"/>
+                                <pic:cNvPr id="904064217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740895587" name="Picture">
+                        <wp:docPr id="1503201721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740895587" name="Picture"/>
+                                <pic:cNvPr id="1503201721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309523487" name="Picture">
+                        <wp:docPr id="739013603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309523487" name="Picture"/>
+                                <pic:cNvPr id="739013603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518909634" name="Picture">
+                        <wp:docPr id="291952626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518909634" name="Picture"/>
+                                <pic:cNvPr id="291952626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926294364" name="Picture">
+                        <wp:docPr id="223184599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926294364" name="Picture"/>
+                                <pic:cNvPr id="223184599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590408635" name="Picture">
+                        <wp:docPr id="1670839623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590408635" name="Picture"/>
+                                <pic:cNvPr id="1670839623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681798544" name="Picture">
+                        <wp:docPr id="1936070952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681798544" name="Picture"/>
+                                <pic:cNvPr id="1936070952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303717474" name="Picture">
+                        <wp:docPr id="1755905936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303717474" name="Picture"/>
+                                <pic:cNvPr id="1755905936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733550245" name="Picture">
+                        <wp:docPr id="600994474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733550245" name="Picture"/>
+                                <pic:cNvPr id="600994474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674247239" name="Picture">
+                        <wp:docPr id="257494225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674247239" name="Picture"/>
+                                <pic:cNvPr id="257494225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929523669" name="Picture">
+                        <wp:docPr id="1983463641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929523669" name="Picture"/>
+                                <pic:cNvPr id="1983463641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289431810" name="Picture">
+                        <wp:docPr id="1151431594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289431810" name="Picture"/>
+                                <pic:cNvPr id="1151431594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191735696" name="Picture">
+                        <wp:docPr id="215630418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191735696" name="Picture"/>
+                                <pic:cNvPr id="215630418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366114447" name="Picture">
+                  <wp:docPr id="1248935645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366114447" name="Picture"/>
+                          <pic:cNvPr id="1248935645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653868331" name="Picture">
+                  <wp:docPr id="1683715990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653868331" name="Picture"/>
+                          <pic:cNvPr id="1683715990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418156883" name="Picture">
+                  <wp:docPr id="1329016735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418156883" name="Picture"/>
+                          <pic:cNvPr id="1329016735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338847747" name="Picture">
+                  <wp:docPr id="255268409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338847747" name="Picture"/>
+                          <pic:cNvPr id="255268409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904149819" name="Picture">
+                  <wp:docPr id="117831267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904149819" name="Picture"/>
+                          <pic:cNvPr id="117831267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24778612" name="Picture">
+                  <wp:docPr id="992071592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24778612" name="Picture"/>
+                          <pic:cNvPr id="992071592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977588494" name="Picture">
+                        <wp:docPr id="561635895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977588494" name="Picture"/>
+                                <pic:cNvPr id="561635895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746938413" name="Picture">
+                  <wp:docPr id="1524755321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746938413" name="Picture"/>
+                          <pic:cNvPr id="1524755321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927015391" name="Picture">
+                  <wp:docPr id="67243538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927015391" name="Picture"/>
+                          <pic:cNvPr id="67243538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846249515" name="Picture">
+                  <wp:docPr id="1787047167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846249515" name="Picture"/>
+                          <pic:cNvPr id="1787047167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419809423" name="Picture">
+                  <wp:docPr id="461431059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419809423" name="Picture"/>
+                          <pic:cNvPr id="461431059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016060079" name="Picture">
+                  <wp:docPr id="729130058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016060079" name="Picture"/>
+                          <pic:cNvPr id="729130058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146397098" name="Picture">
+                  <wp:docPr id="1913698556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146397098" name="Picture"/>
+                          <pic:cNvPr id="1913698556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363672992" name="Picture">
+                        <wp:docPr id="643198143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363672992" name="Picture"/>
+                                <pic:cNvPr id="643198143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277918026" name="Picture">
+                        <wp:docPr id="2072327342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277918026" name="Picture"/>
+                                <pic:cNvPr id="2072327342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827444429" name="Picture">
+                  <wp:docPr id="1847823605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827444429" name="Picture"/>
+                          <pic:cNvPr id="1847823605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546484337" name="Picture">
+                  <wp:docPr id="588123292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546484337" name="Picture"/>
+                          <pic:cNvPr id="588123292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998393451" name="Picture">
+                  <wp:docPr id="1549949645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998393451" name="Picture"/>
+                          <pic:cNvPr id="1549949645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073385942" name="Picture">
+                  <wp:docPr id="1859621546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073385942" name="Picture"/>
+                          <pic:cNvPr id="1859621546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238411674" name="Picture">
+                  <wp:docPr id="979534615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238411674" name="Picture"/>
+                          <pic:cNvPr id="979534615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207023581" name="Picture">
+                  <wp:docPr id="465737112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207023581" name="Picture"/>
+                          <pic:cNvPr id="465737112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152007562" name="Picture">
+                        <wp:docPr id="618845194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152007562" name="Picture"/>
+                                <pic:cNvPr id="618845194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124753961" name="Picture">
+                  <wp:docPr id="730069851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124753961" name="Picture"/>
+                          <pic:cNvPr id="730069851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123833794" name="Picture">
+                  <wp:docPr id="673739088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123833794" name="Picture"/>
+                          <pic:cNvPr id="673739088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986571577" name="Picture">
+                  <wp:docPr id="155363730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986571577" name="Picture"/>
+                          <pic:cNvPr id="155363730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123994425" name="Picture">
+                  <wp:docPr id="1357904035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123994425" name="Picture"/>
+                          <pic:cNvPr id="1357904035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042120532" name="Picture">
+                  <wp:docPr id="706237780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042120532" name="Picture"/>
+                          <pic:cNvPr id="706237780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751938444" name="Picture">
+                  <wp:docPr id="152572288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751938444" name="Picture"/>
+                          <pic:cNvPr id="152572288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832267049" name="Picture">
+                        <wp:docPr id="813355262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832267049" name="Picture"/>
+                                <pic:cNvPr id="813355262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37391,57 +37391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703379411" name="Picture">
+                  <wp:docPr id="170815745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703379411" name="Picture"/>
+                          <pic:cNvPr id="170815745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37480,57 +37480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542115803" name="Picture">
+                  <wp:docPr id="664139934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542115803" name="Picture"/>
+                          <pic:cNvPr id="664139934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38124,57 +38124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124379370" name="Picture">
+                  <wp:docPr id="1091449266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124379370" name="Picture"/>
+                          <pic:cNvPr id="1091449266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124005979" name="Picture">
+                  <wp:docPr id="1136976648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124005979" name="Picture"/>
+                          <pic:cNvPr id="1136976648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41457,57 +41457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618072243" name="Picture">
+                        <wp:docPr id="161798230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618072243" name="Picture"/>
+                                <pic:cNvPr id="161798230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42752,57 +42752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187069456" name="Picture">
+                  <wp:docPr id="1830598345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187069456" name="Picture"/>
+                          <pic:cNvPr id="1830598345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42823,57 +42823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984874682" name="Picture">
+                  <wp:docPr id="1641030197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984874682" name="Picture"/>
+                          <pic:cNvPr id="1641030197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43237,57 +43237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765718045" name="Picture">
+                  <wp:docPr id="201521836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765718045" name="Picture"/>
+                          <pic:cNvPr id="201521836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>