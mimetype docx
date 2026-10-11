--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491820113" name="Picture">
+                  <wp:docPr id="1911533628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491820113" name="Picture"/>
+                          <pic:cNvPr id="1911533628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113816306" name="Picture">
+                  <wp:docPr id="2132081403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113816306" name="Picture"/>
+                          <pic:cNvPr id="2132081403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510176931" name="Picture">
+                        <wp:docPr id="1068120197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510176931" name="Picture"/>
+                                <pic:cNvPr id="1068120197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564312545" name="Picture">
+                  <wp:docPr id="1843159568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564312545" name="Picture"/>
+                          <pic:cNvPr id="1843159568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422296647" name="Picture">
+                  <wp:docPr id="1273822777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422296647" name="Picture"/>
+                          <pic:cNvPr id="1273822777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138048497" name="Picture">
+                  <wp:docPr id="234350887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138048497" name="Picture"/>
+                          <pic:cNvPr id="234350887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509211331" name="Picture">
+                  <wp:docPr id="2008118834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509211331" name="Picture"/>
+                          <pic:cNvPr id="2008118834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975215713" name="Picture">
+                  <wp:docPr id="644368708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975215713" name="Picture"/>
+                          <pic:cNvPr id="644368708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396954891" name="Picture">
+                        <wp:docPr id="173672807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396954891" name="Picture"/>
+                                <pic:cNvPr id="173672807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293209871" name="Picture">
+                        <wp:docPr id="1761451485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293209871" name="Picture"/>
+                                <pic:cNvPr id="1761451485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29510234" name="Picture">
+                        <wp:docPr id="336731149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29510234" name="Picture"/>
+                                <pic:cNvPr id="336731149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051982565" name="Picture">
+                        <wp:docPr id="1654448389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051982565" name="Picture"/>
+                                <pic:cNvPr id="1654448389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156479760" name="Picture">
+                        <wp:docPr id="1224039748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156479760" name="Picture"/>
+                                <pic:cNvPr id="1224039748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499314375" name="Picture">
+                        <wp:docPr id="245198164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499314375" name="Picture"/>
+                                <pic:cNvPr id="245198164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717814576" name="Picture">
+                        <wp:docPr id="1814749247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717814576" name="Picture"/>
+                                <pic:cNvPr id="1814749247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110420794" name="Picture">
+                        <wp:docPr id="1289580059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110420794" name="Picture"/>
+                                <pic:cNvPr id="1289580059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013358888" name="Picture">
+                        <wp:docPr id="1422177787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013358888" name="Picture"/>
+                                <pic:cNvPr id="1422177787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134068497" name="Picture">
+                        <wp:docPr id="1253675277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134068497" name="Picture"/>
+                                <pic:cNvPr id="1253675277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730381589" name="Picture">
+                        <wp:docPr id="171095209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730381589" name="Picture"/>
+                                <pic:cNvPr id="171095209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666856840" name="Picture">
+                        <wp:docPr id="2076674000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666856840" name="Picture"/>
+                                <pic:cNvPr id="2076674000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127609526" name="Picture">
+                        <wp:docPr id="1381952156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127609526" name="Picture"/>
+                                <pic:cNvPr id="1381952156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149876193" name="Picture">
+                        <wp:docPr id="1627294258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149876193" name="Picture"/>
+                                <pic:cNvPr id="1627294258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12094563" name="Picture">
+                        <wp:docPr id="1383624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12094563" name="Picture"/>
+                                <pic:cNvPr id="1383624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791830879" name="Picture">
+                  <wp:docPr id="1916004951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791830879" name="Picture"/>
+                          <pic:cNvPr id="1916004951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061694211" name="Picture">
+                  <wp:docPr id="1166167202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061694211" name="Picture"/>
+                          <pic:cNvPr id="1166167202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103584328" name="Picture">
+                  <wp:docPr id="1322341675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103584328" name="Picture"/>
+                          <pic:cNvPr id="1322341675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376099231" name="Picture">
+                  <wp:docPr id="1686627266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376099231" name="Picture"/>
+                          <pic:cNvPr id="1686627266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060375677" name="Picture">
+                  <wp:docPr id="3372365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060375677" name="Picture"/>
+                          <pic:cNvPr id="3372365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883352661" name="Picture">
+                  <wp:docPr id="717421112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883352661" name="Picture"/>
+                          <pic:cNvPr id="717421112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639062953" name="Picture">
+                        <wp:docPr id="1204525116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639062953" name="Picture"/>
+                                <pic:cNvPr id="1204525116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677470616" name="Picture">
+                        <wp:docPr id="1718486641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677470616" name="Picture"/>
+                                <pic:cNvPr id="1718486641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546335400" name="Picture">
+                  <wp:docPr id="1008376106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546335400" name="Picture"/>
+                          <pic:cNvPr id="1008376106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720770888" name="Picture">
+                  <wp:docPr id="1229731963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720770888" name="Picture"/>
+                          <pic:cNvPr id="1229731963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685005157" name="Picture">
+                  <wp:docPr id="1602745005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685005157" name="Picture"/>
+                          <pic:cNvPr id="1602745005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106420248" name="Picture">
+                  <wp:docPr id="727942450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106420248" name="Picture"/>
+                          <pic:cNvPr id="727942450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023814873" name="Picture">
+                  <wp:docPr id="35955090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023814873" name="Picture"/>
+                          <pic:cNvPr id="35955090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592862544" name="Picture">
+                  <wp:docPr id="1591501228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592862544" name="Picture"/>
+                          <pic:cNvPr id="1591501228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138890571" name="Picture">
+                        <wp:docPr id="1509331303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138890571" name="Picture"/>
+                                <pic:cNvPr id="1509331303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389330106" name="Picture">
+                  <wp:docPr id="1679448820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389330106" name="Picture"/>
+                          <pic:cNvPr id="1679448820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834217916" name="Picture">
+                  <wp:docPr id="31484837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834217916" name="Picture"/>
+                          <pic:cNvPr id="31484837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354577049" name="Picture">
+                  <wp:docPr id="1271905736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354577049" name="Picture"/>
+                          <pic:cNvPr id="1271905736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398900387" name="Picture">
+                  <wp:docPr id="2030936408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398900387" name="Picture"/>
+                          <pic:cNvPr id="2030936408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782690820" name="Picture">
+                  <wp:docPr id="1139410861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782690820" name="Picture"/>
+                          <pic:cNvPr id="1139410861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818576446" name="Picture">
+                  <wp:docPr id="1825720682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818576446" name="Picture"/>
+                          <pic:cNvPr id="1825720682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052745014" name="Picture">
+                        <wp:docPr id="1570387962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052745014" name="Picture"/>
+                                <pic:cNvPr id="1570387962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429055951" name="Picture">
+                  <wp:docPr id="595442746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429055951" name="Picture"/>
+                          <pic:cNvPr id="595442746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781470445" name="Picture">
+                  <wp:docPr id="1799500571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781470445" name="Picture"/>
+                          <pic:cNvPr id="1799500571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182385508" name="Picture">
+                  <wp:docPr id="1868207695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182385508" name="Picture"/>
+                          <pic:cNvPr id="1868207695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281584872" name="Picture">
+                  <wp:docPr id="362102582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281584872" name="Picture"/>
+                          <pic:cNvPr id="362102582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684995905" name="Picture">
+                  <wp:docPr id="371864455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684995905" name="Picture"/>
+                          <pic:cNvPr id="371864455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636774165" name="Picture">
+                  <wp:docPr id="1423074028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636774165" name="Picture"/>
+                          <pic:cNvPr id="1423074028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511274086" name="Picture">
+                        <wp:docPr id="1117781531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511274086" name="Picture"/>
+                                <pic:cNvPr id="1117781531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288985230" name="Picture">
+                  <wp:docPr id="1918320734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288985230" name="Picture"/>
+                          <pic:cNvPr id="1918320734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785013193" name="Picture">
+                  <wp:docPr id="1334122281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785013193" name="Picture"/>
+                          <pic:cNvPr id="1334122281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205979573" name="Picture">
+                  <wp:docPr id="603557758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205979573" name="Picture"/>
+                          <pic:cNvPr id="603557758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204168774" name="Picture">
+                  <wp:docPr id="435972295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204168774" name="Picture"/>
+                          <pic:cNvPr id="435972295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885590882" name="Picture">
+                  <wp:docPr id="761227502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885590882" name="Picture"/>
+                          <pic:cNvPr id="761227502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129883629" name="Picture">
+                  <wp:docPr id="1220456866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129883629" name="Picture"/>
+                          <pic:cNvPr id="1220456866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269112422" name="Picture">
+                  <wp:docPr id="664460153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269112422" name="Picture"/>
+                          <pic:cNvPr id="664460153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606296433" name="Picture">
+                  <wp:docPr id="2055818927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606296433" name="Picture"/>
+                          <pic:cNvPr id="2055818927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454360629" name="Picture">
+                  <wp:docPr id="1849465818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454360629" name="Picture"/>
+                          <pic:cNvPr id="1849465818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>