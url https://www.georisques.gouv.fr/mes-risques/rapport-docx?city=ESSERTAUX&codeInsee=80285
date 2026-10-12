--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911533628" name="Picture">
+                  <wp:docPr id="30066992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911533628" name="Picture"/>
+                          <pic:cNvPr id="30066992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132081403" name="Picture">
+                  <wp:docPr id="1843443240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132081403" name="Picture"/>
+                          <pic:cNvPr id="1843443240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068120197" name="Picture">
+                        <wp:docPr id="1644187364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068120197" name="Picture"/>
+                                <pic:cNvPr id="1644187364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843159568" name="Picture">
+                  <wp:docPr id="1604534291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843159568" name="Picture"/>
+                          <pic:cNvPr id="1604534291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273822777" name="Picture">
+                  <wp:docPr id="248864124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273822777" name="Picture"/>
+                          <pic:cNvPr id="248864124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234350887" name="Picture">
+                  <wp:docPr id="1106339133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234350887" name="Picture"/>
+                          <pic:cNvPr id="1106339133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008118834" name="Picture">
+                  <wp:docPr id="1123875620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008118834" name="Picture"/>
+                          <pic:cNvPr id="1123875620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644368708" name="Picture">
+                  <wp:docPr id="1205341049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644368708" name="Picture"/>
+                          <pic:cNvPr id="1205341049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173672807" name="Picture">
+                        <wp:docPr id="40824739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173672807" name="Picture"/>
+                                <pic:cNvPr id="40824739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761451485" name="Picture">
+                        <wp:docPr id="1412616125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761451485" name="Picture"/>
+                                <pic:cNvPr id="1412616125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336731149" name="Picture">
+                        <wp:docPr id="1589993246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336731149" name="Picture"/>
+                                <pic:cNvPr id="1589993246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654448389" name="Picture">
+                        <wp:docPr id="1606711546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654448389" name="Picture"/>
+                                <pic:cNvPr id="1606711546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224039748" name="Picture">
+                        <wp:docPr id="1459840479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224039748" name="Picture"/>
+                                <pic:cNvPr id="1459840479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245198164" name="Picture">
+                        <wp:docPr id="1307729903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245198164" name="Picture"/>
+                                <pic:cNvPr id="1307729903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814749247" name="Picture">
+                        <wp:docPr id="1657903808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814749247" name="Picture"/>
+                                <pic:cNvPr id="1657903808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289580059" name="Picture">
+                        <wp:docPr id="1733609741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289580059" name="Picture"/>
+                                <pic:cNvPr id="1733609741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422177787" name="Picture">
+                        <wp:docPr id="2099414346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422177787" name="Picture"/>
+                                <pic:cNvPr id="2099414346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253675277" name="Picture">
+                        <wp:docPr id="376867964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253675277" name="Picture"/>
+                                <pic:cNvPr id="376867964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171095209" name="Picture">
+                        <wp:docPr id="1187640256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171095209" name="Picture"/>
+                                <pic:cNvPr id="1187640256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076674000" name="Picture">
+                        <wp:docPr id="651174898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076674000" name="Picture"/>
+                                <pic:cNvPr id="651174898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381952156" name="Picture">
+                        <wp:docPr id="865466236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381952156" name="Picture"/>
+                                <pic:cNvPr id="865466236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627294258" name="Picture">
+                        <wp:docPr id="1978388645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627294258" name="Picture"/>
+                                <pic:cNvPr id="1978388645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383624" name="Picture">
+                        <wp:docPr id="1549790358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383624" name="Picture"/>
+                                <pic:cNvPr id="1549790358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916004951" name="Picture">
+                  <wp:docPr id="1378329527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916004951" name="Picture"/>
+                          <pic:cNvPr id="1378329527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166167202" name="Picture">
+                  <wp:docPr id="1569088288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166167202" name="Picture"/>
+                          <pic:cNvPr id="1569088288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322341675" name="Picture">
+                  <wp:docPr id="2105023531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322341675" name="Picture"/>
+                          <pic:cNvPr id="2105023531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686627266" name="Picture">
+                  <wp:docPr id="665244029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686627266" name="Picture"/>
+                          <pic:cNvPr id="665244029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3372365" name="Picture">
+                  <wp:docPr id="1154006199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3372365" name="Picture"/>
+                          <pic:cNvPr id="1154006199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717421112" name="Picture">
+                  <wp:docPr id="2139196175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717421112" name="Picture"/>
+                          <pic:cNvPr id="2139196175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204525116" name="Picture">
+                        <wp:docPr id="751817862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204525116" name="Picture"/>
+                                <pic:cNvPr id="751817862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718486641" name="Picture">
+                        <wp:docPr id="76696859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718486641" name="Picture"/>
+                                <pic:cNvPr id="76696859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008376106" name="Picture">
+                  <wp:docPr id="548382226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008376106" name="Picture"/>
+                          <pic:cNvPr id="548382226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229731963" name="Picture">
+                  <wp:docPr id="211149384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229731963" name="Picture"/>
+                          <pic:cNvPr id="211149384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602745005" name="Picture">
+                  <wp:docPr id="444173396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602745005" name="Picture"/>
+                          <pic:cNvPr id="444173396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727942450" name="Picture">
+                  <wp:docPr id="843615394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727942450" name="Picture"/>
+                          <pic:cNvPr id="843615394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35955090" name="Picture">
+                  <wp:docPr id="1262283578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35955090" name="Picture"/>
+                          <pic:cNvPr id="1262283578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591501228" name="Picture">
+                  <wp:docPr id="1832509508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591501228" name="Picture"/>
+                          <pic:cNvPr id="1832509508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509331303" name="Picture">
+                        <wp:docPr id="1717115660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509331303" name="Picture"/>
+                                <pic:cNvPr id="1717115660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679448820" name="Picture">
+                  <wp:docPr id="1145109571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679448820" name="Picture"/>
+                          <pic:cNvPr id="1145109571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31484837" name="Picture">
+                  <wp:docPr id="1017934482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31484837" name="Picture"/>
+                          <pic:cNvPr id="1017934482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271905736" name="Picture">
+                  <wp:docPr id="1798545399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271905736" name="Picture"/>
+                          <pic:cNvPr id="1798545399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030936408" name="Picture">
+                  <wp:docPr id="148675284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030936408" name="Picture"/>
+                          <pic:cNvPr id="148675284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139410861" name="Picture">
+                  <wp:docPr id="1340973662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139410861" name="Picture"/>
+                          <pic:cNvPr id="1340973662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825720682" name="Picture">
+                  <wp:docPr id="448867766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825720682" name="Picture"/>
+                          <pic:cNvPr id="448867766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570387962" name="Picture">
+                        <wp:docPr id="2076202372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570387962" name="Picture"/>
+                                <pic:cNvPr id="2076202372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595442746" name="Picture">
+                  <wp:docPr id="1753185239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595442746" name="Picture"/>
+                          <pic:cNvPr id="1753185239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799500571" name="Picture">
+                  <wp:docPr id="882931369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799500571" name="Picture"/>
+                          <pic:cNvPr id="882931369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868207695" name="Picture">
+                  <wp:docPr id="1727184444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868207695" name="Picture"/>
+                          <pic:cNvPr id="1727184444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362102582" name="Picture">
+                  <wp:docPr id="1780133850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362102582" name="Picture"/>
+                          <pic:cNvPr id="1780133850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371864455" name="Picture">
+                  <wp:docPr id="963323992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371864455" name="Picture"/>
+                          <pic:cNvPr id="963323992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423074028" name="Picture">
+                  <wp:docPr id="657243126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423074028" name="Picture"/>
+                          <pic:cNvPr id="657243126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117781531" name="Picture">
+                        <wp:docPr id="2047908218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117781531" name="Picture"/>
+                                <pic:cNvPr id="2047908218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918320734" name="Picture">
+                  <wp:docPr id="846093352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918320734" name="Picture"/>
+                          <pic:cNvPr id="846093352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334122281" name="Picture">
+                  <wp:docPr id="1288427606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334122281" name="Picture"/>
+                          <pic:cNvPr id="1288427606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603557758" name="Picture">
+                  <wp:docPr id="2133803100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603557758" name="Picture"/>
+                          <pic:cNvPr id="2133803100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435972295" name="Picture">
+                  <wp:docPr id="1629616415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435972295" name="Picture"/>
+                          <pic:cNvPr id="1629616415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761227502" name="Picture">
+                  <wp:docPr id="1769236841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761227502" name="Picture"/>
+                          <pic:cNvPr id="1769236841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220456866" name="Picture">
+                  <wp:docPr id="117600058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220456866" name="Picture"/>
+                          <pic:cNvPr id="117600058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664460153" name="Picture">
+                  <wp:docPr id="648829536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664460153" name="Picture"/>
+                          <pic:cNvPr id="648829536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055818927" name="Picture">
+                  <wp:docPr id="1934656638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055818927" name="Picture"/>
+                          <pic:cNvPr id="1934656638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849465818" name="Picture">
+                  <wp:docPr id="1283271070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849465818" name="Picture"/>
+                          <pic:cNvPr id="1283271070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>