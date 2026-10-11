--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613123559" name="Picture">
+                  <wp:docPr id="889503290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613123559" name="Picture"/>
+                          <pic:cNvPr id="889503290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559876204" name="Picture">
+                  <wp:docPr id="85106613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559876204" name="Picture"/>
+                          <pic:cNvPr id="85106613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871540653" name="Picture">
+                        <wp:docPr id="940823596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871540653" name="Picture"/>
+                                <pic:cNvPr id="940823596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262290025" name="Picture">
+                  <wp:docPr id="733874147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262290025" name="Picture"/>
+                          <pic:cNvPr id="733874147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597366463" name="Picture">
+                  <wp:docPr id="1950446918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597366463" name="Picture"/>
+                          <pic:cNvPr id="1950446918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777366694" name="Picture">
+                  <wp:docPr id="861669230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777366694" name="Picture"/>
+                          <pic:cNvPr id="861669230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566485376" name="Picture">
+                  <wp:docPr id="455873754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566485376" name="Picture"/>
+                          <pic:cNvPr id="455873754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206333747" name="Picture">
+                  <wp:docPr id="1029704627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206333747" name="Picture"/>
+                          <pic:cNvPr id="1029704627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417251187" name="Picture">
+                        <wp:docPr id="252528184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417251187" name="Picture"/>
+                                <pic:cNvPr id="252528184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550195132" name="Picture">
+                        <wp:docPr id="2075375912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550195132" name="Picture"/>
+                                <pic:cNvPr id="2075375912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869397121" name="Picture">
+                        <wp:docPr id="1393727462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869397121" name="Picture"/>
+                                <pic:cNvPr id="1393727462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194052887" name="Picture">
+                        <wp:docPr id="78168502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194052887" name="Picture"/>
+                                <pic:cNvPr id="78168502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303353815" name="Picture">
+                        <wp:docPr id="300533239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303353815" name="Picture"/>
+                                <pic:cNvPr id="300533239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812579625" name="Picture">
+                        <wp:docPr id="1554824885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812579625" name="Picture"/>
+                                <pic:cNvPr id="1554824885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691990779" name="Picture">
+                        <wp:docPr id="881330332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691990779" name="Picture"/>
+                                <pic:cNvPr id="881330332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329604484" name="Picture">
+                        <wp:docPr id="87913518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329604484" name="Picture"/>
+                                <pic:cNvPr id="87913518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525481958" name="Picture">
+                        <wp:docPr id="115580822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525481958" name="Picture"/>
+                                <pic:cNvPr id="115580822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095437833" name="Picture">
+                        <wp:docPr id="1912066310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095437833" name="Picture"/>
+                                <pic:cNvPr id="1912066310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918978329" name="Picture">
+                        <wp:docPr id="2097647568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918978329" name="Picture"/>
+                                <pic:cNvPr id="2097647568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16593883" name="Picture">
+                        <wp:docPr id="122168184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16593883" name="Picture"/>
+                                <pic:cNvPr id="122168184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369718621" name="Picture">
+                        <wp:docPr id="756068424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369718621" name="Picture"/>
+                                <pic:cNvPr id="756068424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347503151" name="Picture">
+                        <wp:docPr id="719503000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347503151" name="Picture"/>
+                                <pic:cNvPr id="719503000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167800859" name="Picture">
+                        <wp:docPr id="828732832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167800859" name="Picture"/>
+                                <pic:cNvPr id="828732832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338615641" name="Picture">
+                  <wp:docPr id="1953988289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338615641" name="Picture"/>
+                          <pic:cNvPr id="1953988289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223904493" name="Picture">
+                  <wp:docPr id="123119176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223904493" name="Picture"/>
+                          <pic:cNvPr id="123119176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564895407" name="Picture">
+                  <wp:docPr id="1563972291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564895407" name="Picture"/>
+                          <pic:cNvPr id="1563972291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896596076" name="Picture">
+                  <wp:docPr id="1195384341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896596076" name="Picture"/>
+                          <pic:cNvPr id="1195384341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875063856" name="Picture">
+                  <wp:docPr id="1476314737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875063856" name="Picture"/>
+                          <pic:cNvPr id="1476314737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203099257" name="Picture">
+                  <wp:docPr id="2004880201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203099257" name="Picture"/>
+                          <pic:cNvPr id="2004880201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935821515" name="Picture">
+                        <wp:docPr id="283220786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935821515" name="Picture"/>
+                                <pic:cNvPr id="283220786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116700363" name="Picture">
+                  <wp:docPr id="185931941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116700363" name="Picture"/>
+                          <pic:cNvPr id="185931941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538207610" name="Picture">
+                  <wp:docPr id="1416253923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538207610" name="Picture"/>
+                          <pic:cNvPr id="1416253923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727611499" name="Picture">
+                  <wp:docPr id="1213098071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727611499" name="Picture"/>
+                          <pic:cNvPr id="1213098071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434828508" name="Picture">
+                  <wp:docPr id="729699863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434828508" name="Picture"/>
+                          <pic:cNvPr id="729699863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858109659" name="Picture">
+                  <wp:docPr id="807997575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858109659" name="Picture"/>
+                          <pic:cNvPr id="807997575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535902590" name="Picture">
+                  <wp:docPr id="1129635015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535902590" name="Picture"/>
+                          <pic:cNvPr id="1129635015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492296359" name="Picture">
+                        <wp:docPr id="1748405626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492296359" name="Picture"/>
+                                <pic:cNvPr id="1748405626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667161396" name="Picture">
+                  <wp:docPr id="224511583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667161396" name="Picture"/>
+                          <pic:cNvPr id="224511583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966323255" name="Picture">
+                  <wp:docPr id="1598773436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966323255" name="Picture"/>
+                          <pic:cNvPr id="1598773436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403734620" name="Picture">
+                  <wp:docPr id="832149246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403734620" name="Picture"/>
+                          <pic:cNvPr id="832149246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551208405" name="Picture">
+                  <wp:docPr id="1067860973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551208405" name="Picture"/>
+                          <pic:cNvPr id="1067860973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324994471" name="Picture">
+                  <wp:docPr id="1910315529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324994471" name="Picture"/>
+                          <pic:cNvPr id="1910315529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805063249" name="Picture">
+                  <wp:docPr id="1112545366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805063249" name="Picture"/>
+                          <pic:cNvPr id="1112545366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147323681" name="Picture">
+                        <wp:docPr id="253023915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147323681" name="Picture"/>
+                                <pic:cNvPr id="253023915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30695,57 +30695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548911187" name="Picture">
+                  <wp:docPr id="1267077301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548911187" name="Picture"/>
+                          <pic:cNvPr id="1267077301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30775,57 +30775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324795606" name="Picture">
+                  <wp:docPr id="542989643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324795606" name="Picture"/>
+                          <pic:cNvPr id="542989643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31329,57 +31329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009255378" name="Picture">
+                  <wp:docPr id="602477344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009255378" name="Picture"/>
+                          <pic:cNvPr id="602477344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33698,57 +33698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442428923" name="Picture">
+                  <wp:docPr id="808400753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442428923" name="Picture"/>
+                          <pic:cNvPr id="808400753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33787,57 +33787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129218170" name="Picture">
+                  <wp:docPr id="365727743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129218170" name="Picture"/>
+                          <pic:cNvPr id="365727743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34467,57 +34467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505769167" name="Picture">
+                  <wp:docPr id="393074120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505769167" name="Picture"/>
+                          <pic:cNvPr id="393074120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692373249" name="Picture">
+                  <wp:docPr id="826442545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692373249" name="Picture"/>
+                          <pic:cNvPr id="826442545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45873639" name="Picture">
+                  <wp:docPr id="1872983255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45873639" name="Picture"/>
+                          <pic:cNvPr id="1872983255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37089,57 +37089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827530203" name="Picture">
+                  <wp:docPr id="1290346211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827530203" name="Picture"/>
+                          <pic:cNvPr id="1290346211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38286,57 +38286,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712342366" name="Picture">
+                        <wp:docPr id="980701454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712342366" name="Picture"/>
+                                <pic:cNvPr id="980701454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40655,57 +40655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973731837" name="Picture">
+                  <wp:docPr id="1090245883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973731837" name="Picture"/>
+                          <pic:cNvPr id="1090245883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40744,57 +40744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135918778" name="Picture">
+                  <wp:docPr id="785896375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135918778" name="Picture"/>
+                          <pic:cNvPr id="785896375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41388,57 +41388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109037593" name="Picture">
+                  <wp:docPr id="917703490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109037593" name="Picture"/>
+                          <pic:cNvPr id="917703490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42386,57 +42386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838367590" name="Picture">
+                  <wp:docPr id="59038650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838367590" name="Picture"/>
+                          <pic:cNvPr id="59038650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42489,57 +42489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523371764" name="Picture">
+                  <wp:docPr id="1203282668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523371764" name="Picture"/>
+                          <pic:cNvPr id="1203282668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991049352" name="Picture">
+                  <wp:docPr id="482992282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991049352" name="Picture"/>
+                          <pic:cNvPr id="482992282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45009,57 +45009,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842938176" name="Picture">
+                        <wp:docPr id="894290543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842938176" name="Picture"/>
+                                <pic:cNvPr id="894290543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46280,57 +46280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548383136" name="Picture">
+                  <wp:docPr id="477265190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548383136" name="Picture"/>
+                          <pic:cNvPr id="477265190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46360,57 +46360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527317000" name="Picture">
+                  <wp:docPr id="822815747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527317000" name="Picture"/>
+                          <pic:cNvPr id="822815747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46839,57 +46839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588650807" name="Picture">
+                  <wp:docPr id="1789246964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588650807" name="Picture"/>
+                          <pic:cNvPr id="1789246964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48434,57 +48434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495333470" name="Picture">
+                  <wp:docPr id="2045760217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495333470" name="Picture"/>
+                          <pic:cNvPr id="2045760217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48505,57 +48505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929048330" name="Picture">
+                  <wp:docPr id="292328147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929048330" name="Picture"/>
+                          <pic:cNvPr id="292328147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48919,57 +48919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846592394" name="Picture">
+                  <wp:docPr id="1457637143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846592394" name="Picture"/>
+                          <pic:cNvPr id="1457637143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>