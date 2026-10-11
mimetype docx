--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889503290" name="Picture">
+                  <wp:docPr id="1996599357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889503290" name="Picture"/>
+                          <pic:cNvPr id="1996599357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85106613" name="Picture">
+                  <wp:docPr id="276063339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85106613" name="Picture"/>
+                          <pic:cNvPr id="276063339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940823596" name="Picture">
+                        <wp:docPr id="1968042669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940823596" name="Picture"/>
+                                <pic:cNvPr id="1968042669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733874147" name="Picture">
+                  <wp:docPr id="798296323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733874147" name="Picture"/>
+                          <pic:cNvPr id="798296323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950446918" name="Picture">
+                  <wp:docPr id="1846927164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950446918" name="Picture"/>
+                          <pic:cNvPr id="1846927164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861669230" name="Picture">
+                  <wp:docPr id="112654116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861669230" name="Picture"/>
+                          <pic:cNvPr id="112654116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455873754" name="Picture">
+                  <wp:docPr id="1083122218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455873754" name="Picture"/>
+                          <pic:cNvPr id="1083122218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029704627" name="Picture">
+                  <wp:docPr id="1713266641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029704627" name="Picture"/>
+                          <pic:cNvPr id="1713266641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252528184" name="Picture">
+                        <wp:docPr id="98260379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252528184" name="Picture"/>
+                                <pic:cNvPr id="98260379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075375912" name="Picture">
+                        <wp:docPr id="1682982571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075375912" name="Picture"/>
+                                <pic:cNvPr id="1682982571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393727462" name="Picture">
+                        <wp:docPr id="1964886846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393727462" name="Picture"/>
+                                <pic:cNvPr id="1964886846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78168502" name="Picture">
+                        <wp:docPr id="1695269727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78168502" name="Picture"/>
+                                <pic:cNvPr id="1695269727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300533239" name="Picture">
+                        <wp:docPr id="999043685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300533239" name="Picture"/>
+                                <pic:cNvPr id="999043685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554824885" name="Picture">
+                        <wp:docPr id="720737267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554824885" name="Picture"/>
+                                <pic:cNvPr id="720737267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881330332" name="Picture">
+                        <wp:docPr id="1861927643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881330332" name="Picture"/>
+                                <pic:cNvPr id="1861927643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87913518" name="Picture">
+                        <wp:docPr id="910339738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87913518" name="Picture"/>
+                                <pic:cNvPr id="910339738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115580822" name="Picture">
+                        <wp:docPr id="728703327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115580822" name="Picture"/>
+                                <pic:cNvPr id="728703327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912066310" name="Picture">
+                        <wp:docPr id="814582275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912066310" name="Picture"/>
+                                <pic:cNvPr id="814582275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097647568" name="Picture">
+                        <wp:docPr id="721922755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097647568" name="Picture"/>
+                                <pic:cNvPr id="721922755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122168184" name="Picture">
+                        <wp:docPr id="314996538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122168184" name="Picture"/>
+                                <pic:cNvPr id="314996538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756068424" name="Picture">
+                        <wp:docPr id="1523909887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756068424" name="Picture"/>
+                                <pic:cNvPr id="1523909887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719503000" name="Picture">
+                        <wp:docPr id="76368026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719503000" name="Picture"/>
+                                <pic:cNvPr id="76368026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828732832" name="Picture">
+                        <wp:docPr id="863119382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828732832" name="Picture"/>
+                                <pic:cNvPr id="863119382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953988289" name="Picture">
+                  <wp:docPr id="716356614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953988289" name="Picture"/>
+                          <pic:cNvPr id="716356614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123119176" name="Picture">
+                  <wp:docPr id="2147423853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123119176" name="Picture"/>
+                          <pic:cNvPr id="2147423853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563972291" name="Picture">
+                  <wp:docPr id="1249285249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563972291" name="Picture"/>
+                          <pic:cNvPr id="1249285249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195384341" name="Picture">
+                  <wp:docPr id="682956903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195384341" name="Picture"/>
+                          <pic:cNvPr id="682956903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476314737" name="Picture">
+                  <wp:docPr id="96930594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476314737" name="Picture"/>
+                          <pic:cNvPr id="96930594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004880201" name="Picture">
+                  <wp:docPr id="1745442321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004880201" name="Picture"/>
+                          <pic:cNvPr id="1745442321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283220786" name="Picture">
+                        <wp:docPr id="1951620222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283220786" name="Picture"/>
+                                <pic:cNvPr id="1951620222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185931941" name="Picture">
+                  <wp:docPr id="223460950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185931941" name="Picture"/>
+                          <pic:cNvPr id="223460950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416253923" name="Picture">
+                  <wp:docPr id="1548901810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416253923" name="Picture"/>
+                          <pic:cNvPr id="1548901810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213098071" name="Picture">
+                  <wp:docPr id="839670506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213098071" name="Picture"/>
+                          <pic:cNvPr id="839670506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729699863" name="Picture">
+                  <wp:docPr id="1705378173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729699863" name="Picture"/>
+                          <pic:cNvPr id="1705378173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807997575" name="Picture">
+                  <wp:docPr id="1937115679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807997575" name="Picture"/>
+                          <pic:cNvPr id="1937115679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129635015" name="Picture">
+                  <wp:docPr id="617621693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129635015" name="Picture"/>
+                          <pic:cNvPr id="617621693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748405626" name="Picture">
+                        <wp:docPr id="1665804115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748405626" name="Picture"/>
+                                <pic:cNvPr id="1665804115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224511583" name="Picture">
+                  <wp:docPr id="1190821447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224511583" name="Picture"/>
+                          <pic:cNvPr id="1190821447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598773436" name="Picture">
+                  <wp:docPr id="1543543615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598773436" name="Picture"/>
+                          <pic:cNvPr id="1543543615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832149246" name="Picture">
+                  <wp:docPr id="1629056678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832149246" name="Picture"/>
+                          <pic:cNvPr id="1629056678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067860973" name="Picture">
+                  <wp:docPr id="977254827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067860973" name="Picture"/>
+                          <pic:cNvPr id="977254827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910315529" name="Picture">
+                  <wp:docPr id="1343531800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910315529" name="Picture"/>
+                          <pic:cNvPr id="1343531800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112545366" name="Picture">
+                  <wp:docPr id="1213045245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112545366" name="Picture"/>
+                          <pic:cNvPr id="1213045245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253023915" name="Picture">
+                        <wp:docPr id="1664842938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253023915" name="Picture"/>
+                                <pic:cNvPr id="1664842938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30695,57 +30695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267077301" name="Picture">
+                  <wp:docPr id="1526443003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267077301" name="Picture"/>
+                          <pic:cNvPr id="1526443003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30775,57 +30775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542989643" name="Picture">
+                  <wp:docPr id="1197058792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542989643" name="Picture"/>
+                          <pic:cNvPr id="1197058792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31329,57 +31329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602477344" name="Picture">
+                  <wp:docPr id="1371071750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602477344" name="Picture"/>
+                          <pic:cNvPr id="1371071750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33698,57 +33698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808400753" name="Picture">
+                  <wp:docPr id="616081964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808400753" name="Picture"/>
+                          <pic:cNvPr id="616081964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33787,57 +33787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365727743" name="Picture">
+                  <wp:docPr id="770691912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365727743" name="Picture"/>
+                          <pic:cNvPr id="770691912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34467,57 +34467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393074120" name="Picture">
+                  <wp:docPr id="152671805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393074120" name="Picture"/>
+                          <pic:cNvPr id="152671805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826442545" name="Picture">
+                  <wp:docPr id="2103885830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826442545" name="Picture"/>
+                          <pic:cNvPr id="2103885830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872983255" name="Picture">
+                  <wp:docPr id="1978879473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872983255" name="Picture"/>
+                          <pic:cNvPr id="1978879473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37089,57 +37089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290346211" name="Picture">
+                  <wp:docPr id="1339518332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290346211" name="Picture"/>
+                          <pic:cNvPr id="1339518332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38286,57 +38286,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980701454" name="Picture">
+                        <wp:docPr id="173247163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980701454" name="Picture"/>
+                                <pic:cNvPr id="173247163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40655,57 +40655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090245883" name="Picture">
+                  <wp:docPr id="2136162780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090245883" name="Picture"/>
+                          <pic:cNvPr id="2136162780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40744,57 +40744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785896375" name="Picture">
+                  <wp:docPr id="1776434915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785896375" name="Picture"/>
+                          <pic:cNvPr id="1776434915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41388,57 +41388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917703490" name="Picture">
+                  <wp:docPr id="2146592566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917703490" name="Picture"/>
+                          <pic:cNvPr id="2146592566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42386,57 +42386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59038650" name="Picture">
+                  <wp:docPr id="557159283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59038650" name="Picture"/>
+                          <pic:cNvPr id="557159283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42489,57 +42489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203282668" name="Picture">
+                  <wp:docPr id="1528307007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203282668" name="Picture"/>
+                          <pic:cNvPr id="1528307007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482992282" name="Picture">
+                  <wp:docPr id="1958996647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482992282" name="Picture"/>
+                          <pic:cNvPr id="1958996647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45009,57 +45009,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894290543" name="Picture">
+                        <wp:docPr id="419411585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894290543" name="Picture"/>
+                                <pic:cNvPr id="419411585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46280,57 +46280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477265190" name="Picture">
+                  <wp:docPr id="121283018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477265190" name="Picture"/>
+                          <pic:cNvPr id="121283018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46360,57 +46360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822815747" name="Picture">
+                  <wp:docPr id="1858903195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822815747" name="Picture"/>
+                          <pic:cNvPr id="1858903195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46839,57 +46839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789246964" name="Picture">
+                  <wp:docPr id="354294121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789246964" name="Picture"/>
+                          <pic:cNvPr id="354294121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48434,57 +48434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045760217" name="Picture">
+                  <wp:docPr id="362569597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045760217" name="Picture"/>
+                          <pic:cNvPr id="362569597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48505,57 +48505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292328147" name="Picture">
+                  <wp:docPr id="532554001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292328147" name="Picture"/>
+                          <pic:cNvPr id="532554001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48919,57 +48919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457637143" name="Picture">
+                  <wp:docPr id="2047784670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457637143" name="Picture"/>
+                          <pic:cNvPr id="2047784670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>