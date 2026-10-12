--- v2 (2026-10-11)
+++ v3 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996599357" name="Picture">
+                  <wp:docPr id="308018294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996599357" name="Picture"/>
+                          <pic:cNvPr id="308018294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276063339" name="Picture">
+                  <wp:docPr id="1168295400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276063339" name="Picture"/>
+                          <pic:cNvPr id="1168295400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968042669" name="Picture">
+                        <wp:docPr id="1279248839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968042669" name="Picture"/>
+                                <pic:cNvPr id="1279248839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798296323" name="Picture">
+                  <wp:docPr id="1600200871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798296323" name="Picture"/>
+                          <pic:cNvPr id="1600200871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846927164" name="Picture">
+                  <wp:docPr id="1135992824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846927164" name="Picture"/>
+                          <pic:cNvPr id="1135992824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112654116" name="Picture">
+                  <wp:docPr id="481832278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112654116" name="Picture"/>
+                          <pic:cNvPr id="481832278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083122218" name="Picture">
+                  <wp:docPr id="1489999895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083122218" name="Picture"/>
+                          <pic:cNvPr id="1489999895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713266641" name="Picture">
+                  <wp:docPr id="1675716382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713266641" name="Picture"/>
+                          <pic:cNvPr id="1675716382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98260379" name="Picture">
+                        <wp:docPr id="538608978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98260379" name="Picture"/>
+                                <pic:cNvPr id="538608978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682982571" name="Picture">
+                        <wp:docPr id="453738776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682982571" name="Picture"/>
+                                <pic:cNvPr id="453738776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964886846" name="Picture">
+                        <wp:docPr id="1477801944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964886846" name="Picture"/>
+                                <pic:cNvPr id="1477801944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695269727" name="Picture">
+                        <wp:docPr id="1794549368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695269727" name="Picture"/>
+                                <pic:cNvPr id="1794549368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999043685" name="Picture">
+                        <wp:docPr id="720236342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999043685" name="Picture"/>
+                                <pic:cNvPr id="720236342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720737267" name="Picture">
+                        <wp:docPr id="2077160442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720737267" name="Picture"/>
+                                <pic:cNvPr id="2077160442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861927643" name="Picture">
+                        <wp:docPr id="299916073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861927643" name="Picture"/>
+                                <pic:cNvPr id="299916073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910339738" name="Picture">
+                        <wp:docPr id="1288564741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910339738" name="Picture"/>
+                                <pic:cNvPr id="1288564741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728703327" name="Picture">
+                        <wp:docPr id="584851338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728703327" name="Picture"/>
+                                <pic:cNvPr id="584851338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814582275" name="Picture">
+                        <wp:docPr id="1282663871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814582275" name="Picture"/>
+                                <pic:cNvPr id="1282663871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721922755" name="Picture">
+                        <wp:docPr id="930627772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721922755" name="Picture"/>
+                                <pic:cNvPr id="930627772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314996538" name="Picture">
+                        <wp:docPr id="1214744125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314996538" name="Picture"/>
+                                <pic:cNvPr id="1214744125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523909887" name="Picture">
+                        <wp:docPr id="1519264799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523909887" name="Picture"/>
+                                <pic:cNvPr id="1519264799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76368026" name="Picture">
+                        <wp:docPr id="1354913651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76368026" name="Picture"/>
+                                <pic:cNvPr id="1354913651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863119382" name="Picture">
+                        <wp:docPr id="1996308704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863119382" name="Picture"/>
+                                <pic:cNvPr id="1996308704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716356614" name="Picture">
+                  <wp:docPr id="425203781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716356614" name="Picture"/>
+                          <pic:cNvPr id="425203781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147423853" name="Picture">
+                  <wp:docPr id="33919424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147423853" name="Picture"/>
+                          <pic:cNvPr id="33919424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249285249" name="Picture">
+                  <wp:docPr id="264975480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249285249" name="Picture"/>
+                          <pic:cNvPr id="264975480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682956903" name="Picture">
+                  <wp:docPr id="1089855734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682956903" name="Picture"/>
+                          <pic:cNvPr id="1089855734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96930594" name="Picture">
+                  <wp:docPr id="1109370294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96930594" name="Picture"/>
+                          <pic:cNvPr id="1109370294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745442321" name="Picture">
+                  <wp:docPr id="1735102505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745442321" name="Picture"/>
+                          <pic:cNvPr id="1735102505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951620222" name="Picture">
+                        <wp:docPr id="406766076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951620222" name="Picture"/>
+                                <pic:cNvPr id="406766076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223460950" name="Picture">
+                  <wp:docPr id="721128078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223460950" name="Picture"/>
+                          <pic:cNvPr id="721128078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548901810" name="Picture">
+                  <wp:docPr id="886750426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548901810" name="Picture"/>
+                          <pic:cNvPr id="886750426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839670506" name="Picture">
+                  <wp:docPr id="1510320796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839670506" name="Picture"/>
+                          <pic:cNvPr id="1510320796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705378173" name="Picture">
+                  <wp:docPr id="982003006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705378173" name="Picture"/>
+                          <pic:cNvPr id="982003006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937115679" name="Picture">
+                  <wp:docPr id="1134496607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937115679" name="Picture"/>
+                          <pic:cNvPr id="1134496607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617621693" name="Picture">
+                  <wp:docPr id="1699344404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617621693" name="Picture"/>
+                          <pic:cNvPr id="1699344404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665804115" name="Picture">
+                        <wp:docPr id="2014404789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665804115" name="Picture"/>
+                                <pic:cNvPr id="2014404789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190821447" name="Picture">
+                  <wp:docPr id="1391654643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190821447" name="Picture"/>
+                          <pic:cNvPr id="1391654643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543543615" name="Picture">
+                  <wp:docPr id="943335024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543543615" name="Picture"/>
+                          <pic:cNvPr id="943335024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629056678" name="Picture">
+                  <wp:docPr id="1215595806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629056678" name="Picture"/>
+                          <pic:cNvPr id="1215595806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977254827" name="Picture">
+                  <wp:docPr id="1525862462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977254827" name="Picture"/>
+                          <pic:cNvPr id="1525862462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343531800" name="Picture">
+                  <wp:docPr id="1390493227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343531800" name="Picture"/>
+                          <pic:cNvPr id="1390493227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213045245" name="Picture">
+                  <wp:docPr id="1683669528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213045245" name="Picture"/>
+                          <pic:cNvPr id="1683669528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664842938" name="Picture">
+                        <wp:docPr id="1824095526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664842938" name="Picture"/>
+                                <pic:cNvPr id="1824095526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30695,57 +30695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526443003" name="Picture">
+                  <wp:docPr id="1033768946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526443003" name="Picture"/>
+                          <pic:cNvPr id="1033768946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30775,57 +30775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197058792" name="Picture">
+                  <wp:docPr id="207813130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197058792" name="Picture"/>
+                          <pic:cNvPr id="207813130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31329,57 +31329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371071750" name="Picture">
+                  <wp:docPr id="572028261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371071750" name="Picture"/>
+                          <pic:cNvPr id="572028261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33698,57 +33698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616081964" name="Picture">
+                  <wp:docPr id="224415897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616081964" name="Picture"/>
+                          <pic:cNvPr id="224415897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33787,57 +33787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770691912" name="Picture">
+                  <wp:docPr id="240546661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770691912" name="Picture"/>
+                          <pic:cNvPr id="240546661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34467,57 +34467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152671805" name="Picture">
+                  <wp:docPr id="1585823069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152671805" name="Picture"/>
+                          <pic:cNvPr id="1585823069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103885830" name="Picture">
+                  <wp:docPr id="1468307484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103885830" name="Picture"/>
+                          <pic:cNvPr id="1468307484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978879473" name="Picture">
+                  <wp:docPr id="2138504659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978879473" name="Picture"/>
+                          <pic:cNvPr id="2138504659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37089,57 +37089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339518332" name="Picture">
+                  <wp:docPr id="1177199078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339518332" name="Picture"/>
+                          <pic:cNvPr id="1177199078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38286,57 +38286,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173247163" name="Picture">
+                        <wp:docPr id="759932828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173247163" name="Picture"/>
+                                <pic:cNvPr id="759932828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40655,57 +40655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136162780" name="Picture">
+                  <wp:docPr id="1660924900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136162780" name="Picture"/>
+                          <pic:cNvPr id="1660924900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40744,57 +40744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776434915" name="Picture">
+                  <wp:docPr id="904117478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776434915" name="Picture"/>
+                          <pic:cNvPr id="904117478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41388,57 +41388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146592566" name="Picture">
+                  <wp:docPr id="1172609665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146592566" name="Picture"/>
+                          <pic:cNvPr id="1172609665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42386,57 +42386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557159283" name="Picture">
+                  <wp:docPr id="1017161816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557159283" name="Picture"/>
+                          <pic:cNvPr id="1017161816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42489,57 +42489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528307007" name="Picture">
+                  <wp:docPr id="1239524787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528307007" name="Picture"/>
+                          <pic:cNvPr id="1239524787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958996647" name="Picture">
+                  <wp:docPr id="459014842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958996647" name="Picture"/>
+                          <pic:cNvPr id="459014842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45009,57 +45009,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419411585" name="Picture">
+                        <wp:docPr id="1091857424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419411585" name="Picture"/>
+                                <pic:cNvPr id="1091857424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46280,57 +46280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121283018" name="Picture">
+                  <wp:docPr id="99728227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121283018" name="Picture"/>
+                          <pic:cNvPr id="99728227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46360,57 +46360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858903195" name="Picture">
+                  <wp:docPr id="805916211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858903195" name="Picture"/>
+                          <pic:cNvPr id="805916211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46839,57 +46839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354294121" name="Picture">
+                  <wp:docPr id="1402699004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354294121" name="Picture"/>
+                          <pic:cNvPr id="1402699004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48434,57 +48434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362569597" name="Picture">
+                  <wp:docPr id="1055414924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362569597" name="Picture"/>
+                          <pic:cNvPr id="1055414924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48505,57 +48505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532554001" name="Picture">
+                  <wp:docPr id="1147855796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532554001" name="Picture"/>
+                          <pic:cNvPr id="1147855796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48919,57 +48919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047784670" name="Picture">
+                  <wp:docPr id="1285426009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047784670" name="Picture"/>
+                          <pic:cNvPr id="1285426009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>