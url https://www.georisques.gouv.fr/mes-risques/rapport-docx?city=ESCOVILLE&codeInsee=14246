--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311857129" name="Picture">
+                  <wp:docPr id="173284453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311857129" name="Picture"/>
+                          <pic:cNvPr id="173284453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279237273" name="Picture">
+                  <wp:docPr id="385655229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279237273" name="Picture"/>
+                          <pic:cNvPr id="385655229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039263237" name="Picture">
+                        <wp:docPr id="1610195807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039263237" name="Picture"/>
+                                <pic:cNvPr id="1610195807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234081404" name="Picture">
+                  <wp:docPr id="1826847272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234081404" name="Picture"/>
+                          <pic:cNvPr id="1826847272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746075494" name="Picture">
+                  <wp:docPr id="329161721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746075494" name="Picture"/>
+                          <pic:cNvPr id="329161721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743188659" name="Picture">
+                  <wp:docPr id="2044381542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743188659" name="Picture"/>
+                          <pic:cNvPr id="2044381542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674673940" name="Picture">
+                  <wp:docPr id="568852672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674673940" name="Picture"/>
+                          <pic:cNvPr id="568852672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198548954" name="Picture">
+                  <wp:docPr id="1604839068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198548954" name="Picture"/>
+                          <pic:cNvPr id="1604839068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229218034" name="Picture">
+                        <wp:docPr id="1835294477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229218034" name="Picture"/>
+                                <pic:cNvPr id="1835294477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807947404" name="Picture">
+                        <wp:docPr id="762949679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807947404" name="Picture"/>
+                                <pic:cNvPr id="762949679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7122777" name="Picture">
+                        <wp:docPr id="309602261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7122777" name="Picture"/>
+                                <pic:cNvPr id="309602261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266714469" name="Picture">
+                        <wp:docPr id="1006747684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266714469" name="Picture"/>
+                                <pic:cNvPr id="1006747684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594380827" name="Picture">
+                        <wp:docPr id="1370674138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594380827" name="Picture"/>
+                                <pic:cNvPr id="1370674138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471773136" name="Picture">
+                        <wp:docPr id="1492516153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471773136" name="Picture"/>
+                                <pic:cNvPr id="1492516153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787542940" name="Picture">
+                        <wp:docPr id="1425969078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787542940" name="Picture"/>
+                                <pic:cNvPr id="1425969078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279456576" name="Picture">
+                        <wp:docPr id="404235283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279456576" name="Picture"/>
+                                <pic:cNvPr id="404235283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403921566" name="Picture">
+                        <wp:docPr id="373822375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403921566" name="Picture"/>
+                                <pic:cNvPr id="373822375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621485768" name="Picture">
+                        <wp:docPr id="372742448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621485768" name="Picture"/>
+                                <pic:cNvPr id="372742448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475932693" name="Picture">
+                        <wp:docPr id="1034148592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475932693" name="Picture"/>
+                                <pic:cNvPr id="1034148592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393668028" name="Picture">
+                        <wp:docPr id="809951882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393668028" name="Picture"/>
+                                <pic:cNvPr id="809951882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451006677" name="Picture">
+                        <wp:docPr id="355091176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451006677" name="Picture"/>
+                                <pic:cNvPr id="355091176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706957801" name="Picture">
+                        <wp:docPr id="1873450767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706957801" name="Picture"/>
+                                <pic:cNvPr id="1873450767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932092980" name="Picture">
+                        <wp:docPr id="1530467007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932092980" name="Picture"/>
+                                <pic:cNvPr id="1530467007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189267713" name="Picture">
+                        <wp:docPr id="284733484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189267713" name="Picture"/>
+                                <pic:cNvPr id="284733484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613876247" name="Picture">
+                        <wp:docPr id="1592770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613876247" name="Picture"/>
+                                <pic:cNvPr id="1592770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974363349" name="Picture">
+                        <wp:docPr id="110803815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974363349" name="Picture"/>
+                                <pic:cNvPr id="110803815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319352432" name="Picture">
+                  <wp:docPr id="705760272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319352432" name="Picture"/>
+                          <pic:cNvPr id="705760272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051546873" name="Picture">
+                  <wp:docPr id="1720828278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051546873" name="Picture"/>
+                          <pic:cNvPr id="1720828278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631229231" name="Picture">
+                  <wp:docPr id="537359820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631229231" name="Picture"/>
+                          <pic:cNvPr id="537359820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110575530" name="Picture">
+                  <wp:docPr id="1072089781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110575530" name="Picture"/>
+                          <pic:cNvPr id="1072089781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157111626" name="Picture">
+                  <wp:docPr id="591138212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157111626" name="Picture"/>
+                          <pic:cNvPr id="591138212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026199356" name="Picture">
+                  <wp:docPr id="790214274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026199356" name="Picture"/>
+                          <pic:cNvPr id="790214274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025616598" name="Picture">
+                        <wp:docPr id="2080925326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025616598" name="Picture"/>
+                                <pic:cNvPr id="2080925326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95279145" name="Picture">
+                  <wp:docPr id="1717030697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95279145" name="Picture"/>
+                          <pic:cNvPr id="1717030697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177398004" name="Picture">
+                  <wp:docPr id="1371251567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177398004" name="Picture"/>
+                          <pic:cNvPr id="1371251567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995100157" name="Picture">
+                  <wp:docPr id="1857590208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995100157" name="Picture"/>
+                          <pic:cNvPr id="1857590208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478912490" name="Picture">
+                  <wp:docPr id="316443183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478912490" name="Picture"/>
+                          <pic:cNvPr id="316443183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657055371" name="Picture">
+                  <wp:docPr id="1957725577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657055371" name="Picture"/>
+                          <pic:cNvPr id="1957725577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357534099" name="Picture">
+                  <wp:docPr id="150583831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357534099" name="Picture"/>
+                          <pic:cNvPr id="150583831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147405141" name="Picture">
+                        <wp:docPr id="204135990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147405141" name="Picture"/>
+                                <pic:cNvPr id="204135990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180196628" name="Picture">
+                  <wp:docPr id="1229382822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180196628" name="Picture"/>
+                          <pic:cNvPr id="1229382822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207520469" name="Picture">
+                  <wp:docPr id="1367766898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207520469" name="Picture"/>
+                          <pic:cNvPr id="1367766898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592567226" name="Picture">
+                  <wp:docPr id="1588879022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592567226" name="Picture"/>
+                          <pic:cNvPr id="1588879022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548787238" name="Picture">
+                  <wp:docPr id="1331017411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548787238" name="Picture"/>
+                          <pic:cNvPr id="1331017411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047369156" name="Picture">
+                  <wp:docPr id="1622478736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047369156" name="Picture"/>
+                          <pic:cNvPr id="1622478736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343297504" name="Picture">
+                  <wp:docPr id="949208469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343297504" name="Picture"/>
+                          <pic:cNvPr id="949208469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657842013" name="Picture">
+                        <wp:docPr id="1764208071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657842013" name="Picture"/>
+                                <pic:cNvPr id="1764208071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143511116" name="Picture">
+                  <wp:docPr id="1329492507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143511116" name="Picture"/>
+                          <pic:cNvPr id="1329492507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797938337" name="Picture">
+                  <wp:docPr id="736893216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797938337" name="Picture"/>
+                          <pic:cNvPr id="736893216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516135259" name="Picture">
+                  <wp:docPr id="1908171229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516135259" name="Picture"/>
+                          <pic:cNvPr id="1908171229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817554864" name="Picture">
+                  <wp:docPr id="1760131705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817554864" name="Picture"/>
+                          <pic:cNvPr id="1760131705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735728921" name="Picture">
+                  <wp:docPr id="2147021972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735728921" name="Picture"/>
+                          <pic:cNvPr id="2147021972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423905332" name="Picture">
+                  <wp:docPr id="1403338507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423905332" name="Picture"/>
+                          <pic:cNvPr id="1403338507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898792290" name="Picture">
+                        <wp:docPr id="626838136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898792290" name="Picture"/>
+                                <pic:cNvPr id="626838136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573894081" name="Picture">
+                  <wp:docPr id="1601955007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573894081" name="Picture"/>
+                          <pic:cNvPr id="1601955007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462267644" name="Picture">
+                  <wp:docPr id="1026922026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462267644" name="Picture"/>
+                          <pic:cNvPr id="1026922026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908770834" name="Picture">
+                  <wp:docPr id="1355451527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908770834" name="Picture"/>
+                          <pic:cNvPr id="1355451527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793118106" name="Picture">
+                  <wp:docPr id="559510273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793118106" name="Picture"/>
+                          <pic:cNvPr id="559510273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873140167" name="Picture">
+                  <wp:docPr id="551564233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873140167" name="Picture"/>
+                          <pic:cNvPr id="551564233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840236498" name="Picture">
+                  <wp:docPr id="1342198471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840236498" name="Picture"/>
+                          <pic:cNvPr id="1342198471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606770356" name="Picture">
+                  <wp:docPr id="186480441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606770356" name="Picture"/>
+                          <pic:cNvPr id="186480441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826607502" name="Picture">
+                  <wp:docPr id="1499044599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826607502" name="Picture"/>
+                          <pic:cNvPr id="1499044599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45117055" name="Picture">
+                  <wp:docPr id="1382465612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45117055" name="Picture"/>
+                          <pic:cNvPr id="1382465612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924353948" name="Picture">
+                  <wp:docPr id="95386754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924353948" name="Picture"/>
+                          <pic:cNvPr id="95386754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406301512" name="Picture">
+                  <wp:docPr id="2049306387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406301512" name="Picture"/>
+                          <pic:cNvPr id="2049306387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788168730" name="Picture">
+                  <wp:docPr id="2106275590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788168730" name="Picture"/>
+                          <pic:cNvPr id="2106275590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170972782" name="Picture">
+                  <wp:docPr id="2008395872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170972782" name="Picture"/>
+                          <pic:cNvPr id="2008395872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561489331" name="Picture">
+                  <wp:docPr id="1609286030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561489331" name="Picture"/>
+                          <pic:cNvPr id="1609286030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976824876" name="Picture">
+                  <wp:docPr id="1783072170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976824876" name="Picture"/>
+                          <pic:cNvPr id="1783072170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>